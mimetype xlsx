--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E272"/>
+  <dimension ref="A1:E276"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -462,4905 +462,7307 @@
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Dichiarazione di inconferibilit&amp;agrave;</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ABU RUMEILEH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>IMAD</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>CV_ABU_RUMEILEH_IMAD_.pdf</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>ABU_RUMEILEH_IMAD_DICH_2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>AFSHAR</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>HALEH</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>CV_Afshar_1.pdf</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>AGUGIARO</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>TIZIANA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Agugiaro_Tiziana_.pdf</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>AGUGIARO_TIZIANA_DICH_2018_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ALBANESE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>PAOLO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>CV_ALBANESE_PAOLO_LBNPLA72D22D325Y_.pdf</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>ALBANESE_PAOLO_2018_dichiarazioni_sostitutive_atto_notorio_Dr__P_A__.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ALBERTIN</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>cv_albertin_claudio_.pdf</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>ALBERTIN_CLAUDIO_dichiaraz__sost__2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ALTAFINI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>LORELLA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>CV_Altafini_Lorella_LTFLLL60P69C383B_.pdf</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>altafini_lorella_dich_2018_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2017_BIS_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ALTAFINI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ROMEO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>CV_Altafini_Romeo_curriculum_europeo_11218_.pdf</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Altafini_Romeo_dich_2018_DICHIARAZIONE_INCOMPATIBILITA_2018_ALTAFINI_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ALZETTA</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>MICHELE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>CV_Alzetta_Michele_LZTMHL62S29L736Z_2_.pdf</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Alzetta_Michele_dich_2018_Incompatibilit_2018_Alzetta_2_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ANTONIAZZI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>SARA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>antoniazziCV_.pdf</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>ANTONIAZZI_SARA_DICH_2018_dichiarazioni_sostitutive_antoniazzi_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>AZZARELLO</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>cv_azzarello_giuseppe_.pdf</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>azzarello_giuseppe_dich_2018_DR_AZZARELLODICHIARAZIONE_DINSUSSIST_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BAGNARA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>DOMENICO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>cv_bagnara_2022_.pdf</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Bagnara_Domenico_Dichiarazione_Bagnara_2025firmato_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>BALDAN</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">TECNICO Dirigenza
 </t>
         </is>
       </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>CV_BLDSLV72B59D325B_09022023_.pdf</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Baldan_Silvia_Modulo_per_dirigenti_PTA__Inconferibilit_ed_incompatibilitfirmato_3_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>BALLARIN</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>MARIA NICOLETTA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>CV__MARIA_NICOLETTA_BALLARIN_.pdf</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Ballarin_Nicoletta_dich_2018_atto_notorio_20172018_Ballarin_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>BARBATO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ORNELLA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>barbato_.pdf</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>BARBATO_ORNELLA_DICH_2018_1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>BARBIERATO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>MARCO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>cv_barbierato_marco_.pdf</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>barbierato_marco_dich_2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>BARBIERO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>FABIOLA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Curriculum_Vitae_Barbiero_Fabiola__.pdf</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>BARGELLESI</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>CV_Bargellesi_Stefano_.pdf</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>BARIN</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>cv_barin_giovanna_.pdf</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>BARIN_GIOVANNA_INCONFERIBILITA_2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>BARZAN</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>DANIELA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>CV_Barzan_Daniela_brzdnl60l68f904x_.pdf</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Barzan_Daniela_2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>BASALDELLA</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>LUCA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>C_V__Basaldella_Luca_.pdf</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>BATTANELLO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>WANNI</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>BATTISTA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>CV_Battista_Raffaele_.pdf</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>BERGAMINI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>LUCA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>BERGAMINI_LUCA_.pdf</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>BERGAMINI_LUCA_DICH_2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>BERNARDI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>CV_BERNARDI_CRISTINA_.pdf</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>BERNARDI_CRISTINA_DICH_2018_Dichiarazione_sostitutiva_di_atto_notorio__anno_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>BERNARDI</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>CV_Bernardi_Renato_BRNRNT67A17L736Y_CURRICULUM_.pdf</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Bernardi_Renato_Insussistenza_cause_inconferibilit_e_incompatibilit_2025_.pdf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>BERTAGNIN</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>CV_Bertagnin_Alessandro_.pdf</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Dott_A_BertagninDichiarazione_Sostitutiva_Atto_Notorio_2018_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>BERTI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>BERTI_CHIARA_CV1_.pdf</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>BERTONCELLO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>LISA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>CV_Bertoncello_Lisa_.pdf</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Dott_A_BertagninDichiarazione_Sostitutiva_Atto_Notorio_2018_1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>BEZZI</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Giovanna_Bezzi1_.pdf</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Bezzi_Giovanna_Dichiarazione_insussistenza_inconferibilit_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>BIANCO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>MARIA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>CV_Bianco_Maria_.pdf</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>BIRATTARI</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>FEDERICA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>CV_Birattari_Federica_BRTFRC69C70L407Q_.pdf</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>BOARI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>BOIN</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>FEDERICA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>CV_Boin_Federica_BNOFRC70E47D530C_.pdf</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Boin_Federica_dich_2018_Dic_Sost_2018Boin_F_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>BON</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CINZIA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">AMMINISTRATIVO Dirigenza
 </t>
         </is>
       </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>CV_BON_CINZIA_BNOCNZA59F241A_.pdf</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Bon_Cinzia_dichiarazione_insussistenza_incompatibilit_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>BONANOME</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>cv_Bonanome_Andrea_.pdf</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>BONANOME_ANDREA_DICH_2018_Dichiarazioni_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>BONFIGLIO</t>
+          <t>BONESSO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>BORASO</t>
+          <t>BONFIGLIO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>CV_BONFIGLIO_MICHELE_Curriculum_.pdf</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>BONFIGLIO_MICHELE_DICH_2018_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>BORTOLUZZI</t>
+          <t>BORASO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Boraso_Sabrina_1_.pdf</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>BORTOLUZZI</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>CV_Bortoluzzi_Feancesco_.pdf</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Bortoluzzi_Francesco_dich_2018_2_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>BOSCOLO</t>
+          <t>BORTOLUZZI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Cv_Bortoluzzi_.pdf</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>BORTOLUZZI_CRISTIANO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>BOSCOLO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>BOSCOLO_GABRIELE_.pdf</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>BOSCOLO_GABRIELE_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>BOSELLO</t>
+          <t>BOSCOLO FORCOLA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>cv_boscolo_andrea_forcola_.pdf</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>BREDA</t>
+          <t>BOSELLO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Formato_europeo_curriculum_vitae_bosello_2026_.pdf</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>BRUGIN</t>
+          <t>BREDA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ERICA</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>CV_BREDA_CRISTIANO_BRDCST63R03L736G_.pdf</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>breda_cristiano_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BURATTI</t>
+          <t>BRUGIN</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ERICA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Brugin_Unito_.pdf</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BUSONERA</t>
+          <t>BURATTI</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>CV_Buratti_Patrizia_BRTPRZ64P47F205P_.pdf</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Buratti_Patrizia_dich_2018_dichiarazione_sost__Patrizia_Buratti_.pdf</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>BUSSO</t>
+          <t>BUSONERA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>FLAVIO</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>busonera_.pdf</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>BUSONERA_FLAVIO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>CAGLIARI</t>
+          <t>BUSSO</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>CV_Busso_Giovanna_BSSGNN68C62L736Y_.pdf</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Busso_Giovanna_Modulo_per_dirigenti_PTA__Inconferibilit_ed_incompatibilitfirmato_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>CALABRO'</t>
+          <t>CAGLIARI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>MARIA LUISA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>CV_Cagliari_Enrico_.pdf</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>CAGLIARI_ENRICO_DICH_2018_doc20180405171355_.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CALAMELLI</t>
+          <t>CALABRO'</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MARIA LUISA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>calabro_.pdf</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CALCARELLA</t>
+          <t>CALAMELLI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>CV_CALAMELLI_SARA_Curriculum_Europeo_2018_.pdf</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>CALAMELLI_SARA_DICH_2018_1.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CALLEGARO</t>
+          <t>CALCARELLA</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>CV_Calcarella_Giuseppe_.pdf</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Calcarella_Giuseppe_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>CAMA</t>
+          <t>CALLEGARO</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>VALTER</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>CV_CALLEGARO_SILVIA_curriculum_vitae_.pdf</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>CALLEGARO_SILVIA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CAMINITI</t>
+          <t>CAMA</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>VALTER</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>CV_CAMA_VALTER_CMAVTR63E02H501S_.pdf</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>CAMA_VALTER_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>CAPPELLARI</t>
+          <t>CAMINITI</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>AMBRA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Caminiti_Domenico1_.pdf</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CAPRETTA</t>
+          <t>CAPPELLARI</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>AMBRA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>CV_Cappellari_Ambra_.pdf</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>CAROBOLANTE</t>
+          <t>CAPRETTA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>CV_Capretta_Francesca_2_.pdf</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Capretta_Francesca_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CARRETTIN</t>
+          <t>CAROBOLANTE</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>GUENDALINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>CV_datato_firmato_carobolante_.pdf</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CASAGRANDE</t>
+          <t>CARRETTIN</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>PETER FRANCIS</t>
+          <t>GUENDALINA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>CASSON</t>
+          <t>CASAGRANDE</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>PETER FRANCIS</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>CASAGRANDE_PETER_FRANCIS_1_.pdf</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Casagrande_Peter_Francis_dichiarazione_incompatibilit_.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>CATANIA</t>
+          <t>CASSON</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>ANTON GIULIO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>CASSON_SILVIA_.pdf</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>CATTAROZZI</t>
+          <t>CATANIA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANTON GIULIO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>C_V__Catania_Anton_Giulio_.pdf</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CAVALLARI</t>
+          <t>CATTAROZZI</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>cattarozzi_.pdf</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>CATTAROZZI_ANDREA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CAVALLI</t>
+          <t>CAVALLARI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>CV_Cavallari_Federico_CVLFRC70R29G224L_.pdf</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Cavallari_Federico_dich_2018__DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>CAVASIN</t>
+          <t>CAVALLI</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>CV_Cavalli_Maurizio_CVLMRZ74A13A703Z_.pdf</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>CAVALLI_MAURIZIO_DICH_2018_maurizio_cavalli_.pdf</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>CAVICCHIOLI</t>
+          <t>CAVASIN</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>CV_CAVASIN_NICOLA_CVSNCL77E09L736L_.pdf</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>CAVASIN_NICOLA_DICH_2018_doc20180423155035_.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>CHIEREGHIN</t>
+          <t>CAVICCHIOLI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>CV_CAVICCHIOLI_PAOLA_CVCPLA62C60A952G_Cavicchioli_Paola_CVbreve_2018_.pdf</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>CAVICCHIOLI_PAOLA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>CHINA</t>
+          <t>CHIEREGHIN</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>CV_Laura_Chiereghin_F_to_1_.pdf</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Chiereghin_Laura_Modello_compilato_Laura_Chiereghinfirmato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>CHINELLATO</t>
+          <t>CHINA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>CHIRICO</t>
+          <t>CHINELLATO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>C_V__dott__CHINELLATO_ALESSANDRO_.pdf</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>CIMINO</t>
+          <t>CHIRICO</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>CV_Chirico_Michela_.pdf</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Chirico_Michela_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>CINETTO</t>
+          <t>CIMINO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>CV_CIMINO_FABRIZIO_CMNFRZ71R07C351C_.pdf</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>cimino_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>COLLODEL</t>
+          <t>CINETTO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>cinetto_.pdf</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>CINETTO_ANDREA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>COLUCCI</t>
+          <t>COLLODEL</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>BIANCA MARIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>CV_COLLODEL_MARCO_CLLMRC62S06H501C_.pdf</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>COLLODEL_MARCO_Dichiarazioni_sostitutive_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>COMELATO</t>
+          <t>COLUCCI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>CHRISTIAN</t>
+          <t>BIANCA MARIA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>CV_COLUCCI_BIANCA_CLCBCM59B64B784H_.pdf</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Colucci_Bianca_Dichiarazione_incompatibilit_rotated_.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>CONTI</t>
+          <t>COMELATO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>CV_COMELATO_CHRISTIAN_CMLCRS76S18L736U_.pdf</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>CRITELLI</t>
+          <t>CONTI</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Conti_Monica_.pdf</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>CONTI_MONICA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>CUTOLO</t>
+          <t>CRITELLI</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>ADA</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>CV_Critelli_Adriana_CRTDRN73B46B774D_.pdf</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Critelli_Adriana_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>DA LIO</t>
+          <t>CUTOLO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>ADA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>CV_Ada_Cutolo_.pdf</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>CUTOLO_ADA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>DALL'ANTONIA</t>
+          <t>DA LIO</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>CV_DA_LIO_CORRADO_DLACRD64R29L736Y_.pdf</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>DA_LIO_CORRADO_Dichiarazione_sostitutiva_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>DALLA VESTRA</t>
+          <t>DALL'ANTONIA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>C_V__Dall_Antonia_Alberto_.pdf</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>DARAMARAS</t>
+          <t>DALLA VESTRA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>SOTIRIOS</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>CV_DALLA_VESTRA_MICHEL_JotNot_27022018_.pdf</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>dalla_vestra_michele_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>DA ROS</t>
+          <t>DARAMARAS</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>SOTIRIOS</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>CV_daramaras_febbraio_2018_.pdf</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>DARAMARAS_dichiarazione_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>DE BORTOLI</t>
+          <t>DA ROS</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>curriculum_vitae_Da_Ros_Silvia_.pdf</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>DE CAPRIO</t>
+          <t>DE BORTOLI</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>BERNARDETTA</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>CV_De_Bortoli_Massimiliano_.pdf</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>DEI NEGRI</t>
+          <t>DE CAPRIO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>MAX</t>
+          <t>BERNARDETTA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>De_Caprio_Bernadetta_.pdf</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>DE_CAPRIO_BERNARDETTA_DICH_2018_Scannedimage_27022018174331_.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>DEL NINNO</t>
+          <t>DEI NEGRI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MAX</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>CV__Dei_Negri_Max_.pdf</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>DE RIVA</t>
+          <t>DELLA DORA</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D89" t="inlineStr"/>
+      <c r="E89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>DE ROSSI</t>
+          <t>DEL NINNO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>CV_DEL_NINNO_LUCA_.pdf</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Del_Ninno_Luca_Modulo_per_dirigenti_PTA__Inconferibilit_ed_incompatibilit_signed_.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>DE ZOTTIS</t>
+          <t>DE RIVA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>CV_DE_RIVA_CARLO_igm234_.pdf</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>DE_RIVA_CARLO_DICH_2018_igm234_.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>DILIBERTO</t>
+          <t>DE ROSSI</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>CV_DE_ROSSI_MORENO_drsmrn69po6l407sp_.pdf</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>dr_de_rossi_moreno_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>DONINI</t>
+          <t>DE ZOTTIS</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>CV_De_Zottis_Giorgia_curriculim_vitae_DZTGRG67A68L407V_.pdf</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>De_Zottis_Giorgia_dich_2018_insussistenza_anno_2017_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>EPIFANI</t>
+          <t>DILIBERTO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>BIAGIO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Diliberto_Davide1_.pdf</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Diliberto_Davide_dichiarazione_sostitutiva_di_cert_diliberto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>DONINI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>CV_DONINI_MASSIMO_Curriculum_DNNMSM62C13B352U___.pdf</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>DONINI_MASSIMO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>FABBRI</t>
+          <t>EPIFANI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>BIAGIO</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>CV_Epifani_Biagio_.pdf</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Epifani_Biagio_dich_2018_Dichiarazione_sost_atto_notorio_2018__Epifani_.PDF</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>FANTIN</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>esposito_.pdf</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Esposito_Laura_Insussistenza_cause_inconferibilit_e_incompatibilit_2025_.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>FAVARATO</t>
+          <t>FABBRI</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>MOSE'</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>CV_FABBRI_MAURIZIO_FBBMRZ65D07Z335V_.pdf</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>FABBRI_MAURIZIO_dichiarazione_incompatibilit_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>FERRARA</t>
+          <t>FANTIN</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>CV_FANTIN_GIUSEPPE_fantin_cv_format_eu_.pdf</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Fantin_Giuseppe_dich_2017_.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>FERRARESSO</t>
+          <t>FAVARATO</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>MOSE'</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>CV_Favarato_Mos_FVRMSO61A28A458V_.pdf</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Favarato_Mos_Dichiarazione_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>FERRO</t>
+          <t>FERRARA</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>C_V__FERRARA_FRANCESCO_.pdf</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>FESTA</t>
+          <t>FERRARESSO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>cv_ferraresso_marco_p_o__.pdf</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Ferraresso_Marco_Dichiarazione_incompatibilit_e_C_I__removed_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>FERRO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>CV_FERRO_DANIELE_.pdf</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>FERRO_DANIELE_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>FINO</t>
+          <t>FESTA</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>GIULIANA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>CV_FESTA_ILARIA_cv_format_eu_Festa_I_febbr_18_.pdf</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>2017_22374_.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>FIORE</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>CV_Filippo_Dario_.pdf</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Delibera_esito_n__211109_12_2020_.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>FOGATO</t>
+          <t>FINO</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>LUISELLA</t>
+          <t>GIULIANA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>CV_Fino_Giuliana_.pdf</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>det_08_09_2016_102159_-msetl5md_3f.pdf</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>FONGHER</t>
+          <t>FIORE</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>CV_FIORE_ANNA_img20180223_13524637_3_.pdf</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>2022_497_UOS_Consultori_Familiari_D3__Fiore_.pdf</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>FORT</t>
+          <t>FOGATO</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LUISELLA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Fogato_Luisella1_.pdf</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>FRACCALANZA</t>
+          <t>FONGHER</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>EUGENIO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>FRANCH</t>
+          <t>FORT</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>CV_FORT_CRISTINA_curriculum2018_.pdf</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>2155_2018_area_PTA__UOS1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>FRANZINELLI</t>
+          <t>FRACCALANZA</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>EUGENIO</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>CV_Fraccalanza_Eugenio_.pdf</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Delibera_di_esito_n__1233_del_31_07_2020_.pdf</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>FRISON</t>
+          <t>FRANCH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>GIAMPIETRO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>cv_franch_antonella_.pdf</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>2017_1908_.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>FURLAN</t>
+          <t>FRANZINELLI</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>ANTONIETTA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>CV_Franzinelli_Michele_curriculum_nuovo_2018_franz_.pdf</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>2017_2107_Franzinelli_.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>FURLANETTO</t>
+          <t>FRISON</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>GIAMPIETRO</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>CV_FRISON_GIAMPIETRO_FRSGPT61H04G224E_.pdf</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>2018_2471_uosd_uos_CON_ALLEGATO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>GAGLIARDI</t>
+          <t>FURLAN</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ANTONIETTA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>CV_FURLAN_ANTONIETTA_.pdf</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>det_106_01_02_20169_.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>GALIOTO</t>
+          <t>FURLANETTO</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>CV_RF_2022_pubbl_.pdf</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>2018_1259_area_PTA6_.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>GALLITELLI</t>
+          <t>GAGLIARDI</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>GALLO</t>
+          <t>GALIOTO</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>cv_galioto_alessandra_.pdf</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>det_106_01_02_20165_.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>GALLO</t>
+          <t>GALLITELLI</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>CV_Gallitelli_Mauro_GLLMRA72D11A883H_.pdf</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>2018_2471_uosd_uos_CON_ALLEGATO26_.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>GARBEGLIO</t>
+          <t>GALLO</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>CV_Gallo_Nicoletta_.pdf</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>2025_373_UOC_Medicina_di_Laboratorio_.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>GAVAGNIN</t>
+          <t>GALLO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>GELAIN</t>
+          <t>GARBEGLIO</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Massimo_Garbeglio_CV_aggiornato_10_set_25_.pdf</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>2025_1806_UOS_Cure_Geriatriche_Territoriali_.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>GIROTTO</t>
+          <t>GAVAGNIN</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>CV_GAVAGNIN_ROBERTA_Curriculum_Vitaesempl_.pdf</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>2016_1251_.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>GODINA</t>
+          <t>GELAIN</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>cv_gelain_fabio_.pdf</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>2206_2020_.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>GOLFETTO</t>
+          <t>GIROTTO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNICO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>cv_girotto_chiara_.pdf</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>2012_39_Girotto_.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>GORI</t>
+          <t>GODINA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>CV_GODINA_MARIO__EUR_GODINA_.pdf</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>del_1906_06_10_2017_.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>GOZZI</t>
+          <t>GOLFETTO</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">TECNICO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr"/>
+      <c r="E127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>GRACEFFA</t>
+          <t>GORI</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>curriculum_Gori_.pdf</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>GRASSI</t>
+          <t>GOZZI</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Gozzi_Gabriele_.pdf</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>GUADAGNO</t>
+          <t>GRACEFFA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>CARMINE</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>graceffa_.pdf</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>del_2471_31_12_2018_con_ALLEGATI2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>INGIANNI</t>
+          <t>GRASSI</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Grassi_Giuseppe_.pdf</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>2017_2128_Grassi_.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>LAURINO</t>
+          <t>GUADAGNO</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>LICIA</t>
+          <t>CARMINE</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>cv_guadagno_carmine_.pdf</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>2018_69_Dip_Prev2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>LAZZARINI</t>
+          <t>INGIANNI</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>cveuropeo_ingianni__2026__.pdf</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>2026_358_Attribuzione_1_UOSD_e_1_UOS_.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>LEON</t>
+          <t>LAURINO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>PIA EASTER</t>
+          <t>LICIA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>LAURINO_LICIA_2_.pdf</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>2017_643_.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>LEONI</t>
+          <t>LAZZARINI</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>CV_Lazzarini_Alberto_LZZLRT73H06G224I_.pdf</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>2018_2471_uosd_uos_CON_ALLEGATO11_.pdf</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>LEPROTTI</t>
+          <t>LEON</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>PIA EASTER</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D136" t="inlineStr"/>
+      <c r="E136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>LIDESTRI</t>
+          <t>LEONI</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>CV_Leoni_Giovanni_.pdf</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>LIVIO</t>
+          <t>LEPROTTI</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ECCLESIO LUCA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Leprotti_.pdf</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>LO MONACO</t>
+          <t>LIDESTRI</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>CV_LIDESTRI_VINCENZO_BASE_cv_format_eu_.pdf</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>2017_2427_Dirigenti_diversi14_.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>LONGATO</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>ECCLESIO LUCA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>LUCA_LIVIO_ECCLESIO_cv_.pdf</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>LORIO</t>
+          <t>LO MONACO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>CV_Lo_Monaco_Nicoletta_.pdf</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Delibera_n__64115_04_2022_Esito_.pdf</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>LUBIN</t>
+          <t>LONGATO</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>C_V__Longato_Carlo_.pdf</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Delibera_n__2109_del_19_12_2023_esito_.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>LUNARDI</t>
+          <t>LORIO</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>CV_Lorio_Rita_LRORTI66S43E506R1_.pdf</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>2021_1858_Lorio_UOS_Psicologia_Ospedaliera_.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>MALAGUTTI</t>
+          <t>LUBIN</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Lubin_Enrico_.pdf</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>2021_1914_Lubin_UOS_Radiologia_PS_e_Ortopedica_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>MAMELI</t>
+          <t>LUNARDI</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>cv_lunardi_maurizio_.pdf</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>2021_1489_UOS_Affidamenti_e_Nuovi_Investimenti_.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>MANCINI</t>
+          <t>MALAGUTTI</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>C_V__MALAGUTTI_NICOLA_.pdf</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>MANCINO</t>
+          <t>MAMELI</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>CV_MAMELI_ROBERTO_MMLRRT60B22L736Q_.pdf</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>2019_1097_Mameli_.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>MANES</t>
+          <t>MANCINI</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>CV_MANCINI_MASSIMO_.pdf</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>2018_2471_Dirigenti_Diversi5_.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>MANCINO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>CV_MANCINO_LAURA_Curriculum_Vitae2_.pdf</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>2014_24811_.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>MANGINO</t>
+          <t>MANES</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>CV_MANES_CRISTINA_Cris_curriculum_.pdf</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>MANES_CRISTINA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>MARAFIN</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>CV_MANFRIN_FILIPPO_MNFFPP75S14F241V_.pdf</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>MANFRIN_FILIPPO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>MARAN</t>
+          <t>MANGINO</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>CV_MANGINO_DOMENICO_mimmo_curr_2_.pdf</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>MANGINO_DOMENICO_2018_DICH_.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>MARGANI</t>
+          <t>MARAFIN</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>MARAFIN_CINZIA_.pdf</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>MARGUTTI</t>
+          <t>MARAN</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>ERMANNO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Maran_Michela_.pdf</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>MARAN_MICHELA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>MARGANI</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>CV_MARGANI_GIUSEPPE_CV_2018_.pdf</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>MARGANI__GIUSEPPE_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>MARGUTTI</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ERMANNO</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>CV_MARGUTTI_ERMANNO_MRGRNN60P15F382B_.pdf</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Margutti_Ermanno_dich_2018_MRGRNN60P15F382B_DICHIARAZIONE_SOSTITUTIVA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>MEGGIOLARO</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>CV_CARLO_MAURIZIO_MRZCRL65C24L736F_.pdf</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>CARLO_MAURIZIO_DICH__SOSTIT__ATTO_NOTORIO_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>MENEGHETTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>GUIDO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>CV_MEDICI_MICHELE_printserviceaulss3_veneto_it_20180802_092849_.pdf</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>MEDICI_MICHELE_DICH_2018_printserviceaulss3_veneto_it_20180802_092849_.pdf</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>MEGGIOLARO</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>AGOSTINO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>MEGGIOLARO_MARCO_.pdf</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>MENEGON</t>
+          <t>MENEGHETTI</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GUIDO</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>CV_Meneghetti_Guido_.pdf</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>meneghetti_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>MICHIELETTO</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>LUCIO</t>
+          <t>AGOSTINO</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>CV_dott_Meneghini_A__.pdf</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>MENEGON</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>CV_MENEGON_PAOLA_.pdf</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>MENEGON_PAOLA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>MONTEROSSO</t>
+          <t>MICHIELETTO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>CV_Michieletto_Lucio_.pdf</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>michieletto_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>MONTIN</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>CV_MILAN_ENRICA_BASE_cv_format_eu_.pdf</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>MILAN_ENRICA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>MORO</t>
+          <t>MONTEROSSO</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>CV_MONTEROSSO_CRISTINA_curriculum_vitae_Monterosso_.pdf</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>MOTTOLA</t>
+          <t>MONTIN</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>CV_Umberto_Montin__.pdf</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>NIZZETTO</t>
+          <t>MORO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>MANUELE</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>CV_MORO_MARCO_MROMRC66C23G224V_.pdf</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>MORO_MARCO_Dichiarazione_sostitutiva_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>NOGARA</t>
+          <t>MOTTOLA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>CV_Mottola_.pdf</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>NOGARA</t>
+          <t>NIZZETTO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MANUELE</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Dott__Nizzetto_.pdf</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>OLIBONI</t>
+          <t>NOGARA</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Nogara_Anna_.pdf</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>OSELLADORE</t>
+          <t>NOGARA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>nogara_andrea_.pdf</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>NOGARA_ANDREA_atto_notorio_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>PALAZZI</t>
+          <t>OLIBONI</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>CV_OLIBONI_GIANCARLO_LBNGCR69P19L736S_.pdf</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Oliboni_Giancarlo_dich_2018_dichiarazione_incompatibilit_2017_oliboni1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>PANARELLO</t>
+          <t>OSELLADORE</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>CV_OSELLADORE_LUCA__formato_europeo_.pdf</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>OSELLADORE_LUCA_DICH_2018_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_002_.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>PANDOLFO</t>
+          <t>PALAZZI</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>DARIO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>CV_Barbara_Palazzi_.pdf</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>PALAZZI_BARBARA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>PANESE</t>
+          <t>PANARELLO</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>PANIZZO</t>
+          <t>PANDOLFO</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>CV_PANDOLFO_DARIO_PNDDRA80R21I775E_.pdf</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>PANDOLFO_DARIO_DICH_2018_sharpmxservicesharp_it_20180215_104533_.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>PAPACCIO</t>
+          <t>PANESE</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>GUIDO</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>panese_.pdf</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Panese_Sandro__dichiarazione_sostitutiva_atto_notorio_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>PARRINELLO</t>
+          <t>PANIZZO</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Panizzo_Fabio_.pdf</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>PATERNOSTER</t>
+          <t>PAPACCIO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GUIDO</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>cv_papaccio_guido_.pdf</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>papaccio_guido_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>PATIES</t>
+          <t>PARRINELLO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>CV_Parrinello_Ilaria__PRRLRI78E57F205E_2_.pdf</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Parrinello_ilaria_dich_2018__DICHIARAZIONE2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>PAULON</t>
+          <t>PATERNOSTER</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>CV_Paternoster_.pdf</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>PATERNOSTER_ANDREA_DICH_2018_PATERN1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PAVON</t>
+          <t>PATIES</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>IDA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>CV_Paties_Marina_Curriculum_vitae_sottoscritto_ULSS_3_serenissima_.pdf</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Paties_Marina_dich_2018_dichiarazione_sostitutiva_di_atto_notorio_Anno_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>PECERE</t>
+          <t>PAULON</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>GIAMPAOLO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>PAULON_ROBERTO_.pdf</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>PEDRETTI</t>
+          <t>PAVON</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>IDA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Pavon_Unito_.pdf</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PELLEGRINI</t>
+          <t>PECERE</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIAMPAOLO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>CV_Pecere_Giampaolo_PCRGPL60B25L736F_.pdf</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Pecere_Giampaolo_dich_2018_PCRGPL60B25L736F_.pdf</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>PESCATORE</t>
+          <t>PEDRETTI</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Pedretti_Unito_.pdf</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Pedretti_Simonetta_dich_2018_ATTESTATO_NOTORIETA_.pdf</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>PETRUCCI</t>
+          <t>PELLEGRINI</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>CV_Pellegrini_Andrea_PLLNDR74E10L736D_2_.pdf</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Pellegrini_Andrea_dich_2018_DICHIARAZIONE_INCOMPATIBILITA2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>PILLIRONE</t>
+          <t>PESCATORE</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>SEBASTIANO ANTONIO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>CV_PESCATORE_VALENTINA_PSCVNT79H44L736G_.pdf</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>PESCATORE_VALENTINA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>PINI</t>
+          <t>PETRUCCI</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Petrucci_Andrea_.pdf</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>PETRUCCI_ANDREA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>PISTORELLO</t>
+          <t>PILLIRONE</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>SEBASTIANO ANTONIO</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>CV_Pillirone_Sebastiano_Antonio_.pdf</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>PILLIRONE_SEBASTIANO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>POLES</t>
+          <t>PINI</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Cv_pini_.pdf</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>PINI_SILVIA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>POLITI</t>
+          <t>PISTORELLO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>DORIANO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>cv_pistorello_giovanna_.pdf</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>PRAYER GALETTI</t>
+          <t>POLES</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>CV_Poles_Giovanni_.pdf</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Poles_Giovanni_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PRESOTTO</t>
+          <t>POLITI</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>DORIANO</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>CV_Politi_Doriano_.pdf</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>politi_doriano_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>PSIMADAS</t>
+          <t>PRAYER GALETTI</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>IOANNIS</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>CV_Prayer_Galetti_Tommaso_.pdf</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>QUATRALE</t>
+          <t>PRESOTTO</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>ROCCO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>CV_Presotto_Fabio_.pdf</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>PRESOTTO_FABIO_dich_2018_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_1_.pdf</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>RADO</t>
+          <t>PSIMADAS</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>VANIA</t>
+          <t>IOANNIS</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>CV_PSIMADAS_IOANNIS_PSMNNS61B24Z115A_.pdf</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>PSIMADAS_IOANNIS_dich_2018_PSMNNS61_Dic_sot_A_N__2018_.PDF</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>RAFFAELLI</t>
+          <t>QUATRALE</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ROCCO</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>cv_quatrale_rocco_curriculum_qtr_rcc_59s15_e397m_.pdf</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Quatrale_Rocco_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>RAGAZZO</t>
+          <t>RADO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>VANIA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>CV_RADO_VANIA_CURRICULUM_VITAE_VANIA_RADO_.pdf</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Rado_Vania_dichiarazione_insussistenza_cause_incompatibilit_.pdf</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>RAMPAZZO</t>
+          <t>RAFFAELLI</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ANGELICA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Raffaelli_Michele_.pdf</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>RAMPIN</t>
+          <t>RAGAZZO</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>ERNESTO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D201" t="inlineStr"/>
+      <c r="E201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>RAMPIN</t>
+          <t>RAMPAZZO</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>C_V__RAMPAZZO_ANGELICA_.pdf</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>RAMUSCELLO</t>
+          <t>RAMPIN</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>C_V__Rampin_Lucia_.pdf</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>RAPIZZI</t>
+          <t>RAMPIN</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>EMILIO</t>
+          <t>ERNESTO</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr"/>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>RAMPIN_ERNESTO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>RECCANELLO</t>
+          <t>RAMUSCELLO</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>CV_RAMUSCELLO_SALVATORE_.pdf</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>RAMUSCELLO_SALVATORE_DICH_2018_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_20181_.pdf</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>RESIDORI</t>
+          <t>RAPIZZI</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>EMILIO</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>CV_RAPIZZI_EMILIO_.pdf</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>RAPIZZI_EMILIO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>RICCA</t>
+          <t>RECCANELLO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>reccanello_sonia_cv_RCCSNO69H69B563G_.pdf</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>RECCANELLO_Sonia_dich_2018__DICHIARAZ_INCOMPATIBILITA_E_INCONFERIBILITA_2017_.pdf</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>RICCIARDI</t>
+          <t>RESIDORI</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>C_V__Residori_Luigi_.pdf</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>RIGHI</t>
+          <t>RICCA</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Curriculum_Ricca_.pdf</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>RIZZIOLI</t>
+          <t>RICCIARDI</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>ricciardi_.pdf</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>ROSADA</t>
+          <t>RIGHI</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>C_V__Righi_Riccardo_.pdf</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>ROSI</t>
+          <t>RIZZIOLI</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D212" t="inlineStr"/>
+      <c r="E212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ROSADA</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>CV_ROSADA_MARA_.pdf</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ROSETTI</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>CV_Rosetti_Francesco_.pdf</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>ROSETTI_FRANCESCO_DICH_2018_ATTO_NOTORIO_DR__ROSETTI_15_02_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>ROVERONI</t>
+          <t>ROSI</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>CV_Rosi_Paolo_.pdf</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>SACCA'</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>CV_Rossi_Barbara_.pdf</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>SAGGIORO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>DEBORA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>CURRICULUM_ROSSI_FRANCESCA_2018_.pdf</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>ROSSI_FRANCESCA_DICH_2018_dichiarazione_rossi_.pdf</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>ROVERONI</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Roveroni_Giovanni_.pdf</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SACCA'</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>DONATA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>CV_Sacc_Salvatore_CCSVT60R10I725B_.pdf</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>Sacc_Salvatore_dich_2018_Dichiarazione_insussistenza_causa_incompatibilit_2017_.pdf</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SAGGIORO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>DEBORA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>cv_saggioro_debora_.pdf</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>SAGGIORO_DEBORA_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_2_.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>SCAGGIANTE</t>
+          <t>SANTORO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>MAURIZIA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D221" t="inlineStr"/>
+      <c r="E221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>SCARAVILLI</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>TOMASO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Sartori_Unito_.pdf</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>SCATTOLIN</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>EZIO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>sartori_.pdf</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>SARTORI_PAOLO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>SEGNANA</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>DONATA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>cv_SARTORI_DONATA_formato_europeo_.pdf</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>SELLE</t>
+          <t>SCAGGIANTE</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>VITTORIO</t>
+          <t>MAURIZIA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Scaggiante_Unito_.pdf</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>SCAGGIANTE_MAURIZIA_DICHIARAZIONE_SOS__ATTO_NOTORIO_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>SEMENZATO</t>
+          <t>SCARAVILLI</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>TOMASO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>CV_Scaravilli_Tomaso_SCRTMS68H13G224R_.pdf</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>scaravilli_tomaso_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>SERAFINI</t>
+          <t>SCATTOLIN</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>EZIO</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>CV_SCATTOLIN_EZIO_Curriculum_vitae_Dott__Scattolin_.pdf</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>SCATTOLIN_EZIO_DICH_2018_Dichiarazione_insussistenza_Scattolin_.pdf</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>SERAFINI</t>
+          <t>SEGNANA</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>CV_Paolo_Segnana_.pdf</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>SINJARI</t>
+          <t>SELLE</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>ARDI</t>
+          <t>VITTORIO</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>SELLE_VITTORIO_DICH_ANNO_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>SKERT</t>
+          <t>SEMENZATO</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>CV_Semenzato_Mara_SMNMRA63H48F241G__CV_semenzato_mara_.pdf</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>Semenzato_Mara_Dichiarazione_insussistenza_inconferibilit__semenzato_mara_2025firmato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>SLONGO</t>
+          <t>SERAFINI</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>CV_SERAFINI_FRANCESCO_modellocurriculumvitaeeuropeo_.pdf</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>SERAFINI_FRANCESCO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>SOAVE</t>
+          <t>SERAFINI</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>CV_SERAFINI_DAMIANO_SRFDMN77T18C638R_.pdf</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>SERAFINI_DAMIANO_DICHIARAZIONE_INCOMPATIBILITA_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>SOLINAS</t>
+          <t>SINJARI</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>ARDI</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>CV_Sinjari_Ardi_.pdf</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>Sinjari_Ardi_dich_2018_Dichiarazioni_.pdf</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>SPINADIN</t>
+          <t>SKERT</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Curriculum_vitae_dott_ssa_Skert_.pdf</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>STANGHERLIN</t>
+          <t>SLONGO</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>VANNI</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>CV_SLONGO_CRISTINA_curriculum_europeo_2_.pdf</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>Slongo_Cristina_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>STANO</t>
+          <t>SOAVE</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr"/>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>SOAVE_MARTA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>STOMACI</t>
+          <t>SOLINAS</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>BERARDINO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>SOSTITUISCE_IL_PRECEDENTE___CV_SOLINAS_MARIA_.pdf</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>SOLINAS_MARIA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>SUARDI</t>
+          <t>SPINADIN</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>CV_Spinandin_Renato_Curriculum_BASE_cv_format_euSPNRNT65H17C638P_.pdf</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>Spinadin_Renato_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>TAMBORINO</t>
+          <t>STANGHERLIN</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>CARMINE ANTONIO</t>
+          <t>VANNI</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">AMMINISTRATIVO Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>CV_stangherlin_161225_1_1_.pdf</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>Stangherlin_Vanni_Modulo_incompatibilit_.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>TARANTA</t>
+          <t>STANO</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROFESSIONALE Dirigenza
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Curriculum_Vitae_dott_ssa_Stano_.pdf</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>TARDIVO</t>
+          <t>STOMACI</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>BERARDINO</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>CV_STOMACI_BERNARDINO_.pdf</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>Stomaci_berardino_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>TATA</t>
+          <t>SUARDI</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>CV_SUARDI_LAURA_.pdf</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>SUARDI_LAURA_Dichiarazione_sostitutiva_atto_notorio_anno_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>TENDERINI</t>
+          <t>TAMBORINO</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>PIER LUIGI</t>
+          <t>CARMINE ANTONIO</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>CV_Tamborino_Carmine_TMBCMN80H26C978F_21_.pdf</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>TAMBORINO_CARMINE_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>THEMISTOCLAKIS</t>
+          <t>TARANTA</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>SAKIS</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">PROFESSIONALE Dirigenza
+</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Taranta_Roberto_.pdf</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>Modulo_per_dirigenti_PTA__Inconferibilit_ed_incompatibilit_RTfirmato_.pdf</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>TINI</t>
+          <t>TARDIVO</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-[...2 lines deleted...]
-      </c>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Tardivo_Daniela_.pdf</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>TIOZZO</t>
+          <t>TATA</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>CV_TATA_SALVATORE_.pdf</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>TATA_SALVATORE_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>TIOZZO</t>
+          <t>TENDERINI</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PIER LUIGI</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Tenderini_Pier_Luigi_.pdf</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>TENDERINI_PIER_LUIGI_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>TOLLOT</t>
+          <t>THEMISTOCLAKIS</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>SAKIS</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>THEMISTOCLAKIS_SAKIS_CV_.pdf</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>THEMISTOCLAKIS_SAKIS_DICHIARAZIONE_ULSS_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>TONON</t>
+          <t>TINI</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>AGNESE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>CV_TINI_LAURA_cv_format_eu_.pdf</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>tini_laura_dich2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>TROPEANO</t>
+          <t>TIOZZO</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>CV_TIOZZO_FRANCESCA_TZZFNC71A50L736E_.pdf</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>TIOZZO_FRANCESCA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>TROSO</t>
+          <t>TIOZZO</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>ORNELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>TIOZZO_ANDREA_.pdf</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>VALENTI</t>
+          <t>TOLLOT</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>CV_TOLLOT_MAURO_cv_format_eu_mauro_.pdf</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>TOLLOT_MAURO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>VALLE</t>
+          <t>TONON</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>AGNESE</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>CV__Tonon_Agnese_.pdf</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>Tonon_Agnese_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>VALOTTO</t>
+          <t>TROPEANO</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>C_V__Giuseppe_Tropeano_.pdf</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>VALVERDE</t>
+          <t>TROSO</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ORNELLA</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>troso_ornella__cv_.pdf</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>Troso_Ornella_dich_20178DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_.PDF</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>VANIN</t>
+          <t>VALENTI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>CV_Valenti_Annamaria_VLNNMR63P52L736K_.pdf</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>VALENTI_ANNAMARIA_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>VALLE</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>CV_Valle_Roberto_VLLRRT63B21L736F__CV_.pdf</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>Valle_Roberto_dich_2018_VLLRRT63B21L736F__DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>VIGO</t>
+          <t>VALOTTO</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>CV_Valotto_Claudio_.pdf</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>VITTURI</t>
+          <t>VALVERDE</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr"/>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>valverde_sara_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>WABERSICH</t>
+          <t>VANIN</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>JACOPO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D260" t="inlineStr"/>
+      <c r="E260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>ZAMPIERI</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Vianello_Unito_.pdf</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>VIANELLO_STEFANO_DICH_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>ZANCANARO</t>
+          <t>VIGO</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>CV_Marco_Vigo__.pdf</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>ZANCANER</t>
+          <t>VITTURI</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>SILVANO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>CV_VITTURI_MICHELE_VTTMHL65L31L736A__curriculum_.pdf</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>VITTURI_MICHELE_VTTMHL65L31L736A___atto_notorio_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>ZANUSSO</t>
+          <t>WABERSICH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>GIAN EROS</t>
+          <t>JACOPO</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Wabersich_Unito_.pdf</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>ZANUTTI</t>
+          <t>ZAMPIERI</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>CV_Zampieri_Silvia_.pdf</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>Zampieri_Silvia_dich_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>ZANUTTIGH</t>
+          <t>ZANCANARO</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>CV_ZANCANARO_ANDREA_CurriculumVitaeEuropeo_.pdf</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>ZANCANARO_ANDREA_DICHIARAZIONEINCOMPATIBILITAINCONFERIBILITAANNO2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>ZARDO</t>
+          <t>ZANCANER</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>SILVANO</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>CV_Zancaner_Silvano_per_ULSS_3_serenissima_022018_.pdf</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>ZANCANER_SILVANO_DICHIARAZIONE_INCOMPATIBILITA_E_INCONFERIBILITA_ANNO_2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>ZATTONI</t>
+          <t>ZANUSSO</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIAN EROS</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>CV_ZANUSSO_GIAN_EROS__FORMAT_EU_ZNSGRS60R19C388F_.pdf</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>ZANUSSO_GIAN_EROS_Dichiarazione_incompat__e_inconfer__2018_.pdf</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>ZAVAN</t>
+          <t>ZANUTTI</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>CV_Zanutti_Michela_ZNTMHL62R62L736Q_.pdf</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>ZANUTTI_MICHELA_dichiarazione_2018_Zanutti_.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>ZELCO</t>
+          <t>ZANUTTIGH</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>CV_ZANUTTIGH_curriculum_vitae_.pdf</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>Zanuttigh_Giovanni_dich_2018_26022018113147_.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>ZERBO</t>
+          <t>ZARDO</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
-</t>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>cv_zardo_susanna_.pdf</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>ZARDO_SUSANNA_DICHIARAZIONE_2018_drssa_ZARDO_.pdf</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
+          <t>ZATTONI</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>C_V__Zattoni_Luca_.pdf</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr"/>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>ZAVAN</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>GIANNI</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Zavan_Gianni_.pdf</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr"/>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>ZELCO</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>CV_ZELCO_STEFANO_ZLCSFN60A17G224J_.pdf</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>Zelco_Stefano_dich_2018_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>ZERBO</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>cv_zerbo_francesca_.pdf</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>ZERBO_FRANCESCA_DICH_2018_CV_.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
           <t>ZULIAN</t>
         </is>
       </c>
-      <c r="B272" t="inlineStr">
+      <c r="B276" t="inlineStr">
         <is>
           <t>MAURO</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
-[...2 lines deleted...]
-</t>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>CV_Zulian_Mauro_.pdf</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>ZULIAN_MAURO_DICH_2018_Dichiarazione_sostitutiva_Atto_Notorio_.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>