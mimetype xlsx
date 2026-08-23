--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -410,29611 +410,35262 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M521"/>
+  <dimension ref="A1:O547"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Ex Ulss</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Percettore</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Numero provvedimento</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Estremi Provvedimento old</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data provvedimento</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Tipo incarico</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ragione incarico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Note</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Data inizio</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Data fine</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Contatore</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
           <t>Compenso</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>Compenso preventivato</t>
         </is>
       </c>
-      <c r="J1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="M1" t="inlineStr">
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Note interne dell'incarico</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
         <is>
           <t>Attestazione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>De Poli avv. Matteo</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Delibera 869/2026</t>
+          <t>&lt;p&gt;Delibera n. 1178/2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>19/06/2026</t>
+          <t>14/08/2026</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H2" t="inlineStr"/>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14/08/2026</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>3036.87</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>DB. 2641. Incompatibilità avv. Bortoluzzi (del. 1027/26)</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>avv. Marco Benzoni</t>
+          <t>avv. Viero Roberta</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>DDG 1664/2025</t>
+          <t>&lt;p&gt;DDG n. 1168 /2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>11/08/2026</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1878.09</t>
+          <t>11/08/2026</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
-      <c r="K3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>39878</t>
+          <t>2229.54</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Mazzatenta prof. Diego</t>
+          <t>Bortoluzzi avv. Andrea</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Determina n. 934/2026</t>
+          <t>&lt;p&gt;Delibera n. 1150/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>25/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
-          <t>03/06/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4024.62</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>DB. 2651</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Annanian Viviana Dott.ssa</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Determina n. 865/2026</t>
+          <t>&lt;p&gt;Delibera n. 1140/2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>14/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>5585.51</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>DB. 2348</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Locatelli avv. Lorenzo</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Delibera 89/2023</t>
+          <t>&lt;p&gt;Delibera n. 1115/2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>19/01/2023</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
-          <t>24030.25</t>
-[...11 lines deleted...]
-      </c>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>37936.03</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>DB. 2649</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Avv. Camilla Mastrangelo</t>
+          <t>Cervetti avv. Alessio</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Delibera n. 773/2026</t>
+          <t>&lt;p&gt;Deliberan. 1098/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>13376.63</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>DB 2645</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Frison avv. Natalia</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Delibera n. 774/2026</t>
+          <t>&lt;p&gt;Delibera n. 1088/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H8" t="inlineStr"/>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>3635.74</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>DB 2647</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Checchetto avv. Alberto</t>
+          <t>De Candido Romole avv. Erica</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Delibera 756/2026</t>
+          <t>&lt;p&gt;Delibera n. 1131/2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>25/05/2026</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H9" t="inlineStr"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7922.66</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>DB 2444</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Koussis dott. Haralabos</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Delibera n. 363/2024</t>
+          <t>&lt;p&gt;Delibera n. 1077/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>06/03/2024</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1830</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
-      <c r="K10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10445.11</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr"/>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Giorgio avv. De' Luigi</t>
+          <t>Brambilla avv. Paolo</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Delibera n. 1947/2024</t>
+          <t>&lt;p&gt;Delibera n. 1070/2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>14/11/2024</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
-          <t>9937.34</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="J11" t="inlineStr"/>
-      <c r="K11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>18713.21</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr"/>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Benzoni avv. Marco</t>
+          <t>De Checchi avv. Andrea</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Delibera n. 710/2026</t>
+          <t>&lt;p&gt;Delibera n. 1071/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>27/07/2026</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7269.33</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr"/>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Locatelli avv. Lorenzo</t>
+          <t>Barzazi avv. Guido</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Determina n. 865/2026</t>
+          <t>&lt;p&gt;Delibera n. 1069/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>14/05/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>27/07/2026</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>11672.96</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Bortoluzzi avv. Andrea</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Determina n. 457/2026</t>
+          <t>&lt;p&gt;Delibera n. 1032/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>95858</t>
-[...12 lines deleted...]
-      </c>
+          <t>&lt;p&gt;Acconto&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>13/07/2026</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr">
         <is>
-          <t>18/03/2026</t>
+          <t>2000.46</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6201.26</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>Acconto del 27/07/2026</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Bortoluzzi avv. Andrea</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Delibera 649/2026</t>
+          <t>&lt;p&gt;Delibera n. 1027/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
-          <t>12865.07</t>
-[...8 lines deleted...]
-      <c r="L15" t="inlineStr"/>
+          <t>13/07/2026</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>1557.48</t>
+        </is>
+      </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2356.48</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>Acconto del 27/07/2026</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Delibera n. 650/2026</t>
+          <t>&lt;p&gt;Delibera n. 1003/2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>437736</t>
+          <t>&lt;p&gt;DB n. 2534&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>7529.06</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="J16" t="inlineStr"/>
-      <c r="K16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" t="inlineStr"/>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4024.62</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr"/>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Molin avv. Marco</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>delibera 642/2026</t>
+          <t>&lt;p&gt;Delibera n. 994/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
+          <t>&lt;p&gt;DB. n&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
-[...11 lines deleted...]
-      <c r="M17" t="inlineStr"/>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>5895.21</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr"/>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Delibera n. 623/2026</t>
+          <t>&lt;p&gt;Delibera n. 1009/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>&lt;p&gt;A saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>20812.88</t>
-[...8 lines deleted...]
-      <c r="L18" t="inlineStr"/>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>14/07/2026</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>1010.67</t>
+        </is>
+      </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5736.68</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr"/>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Stefano avv. Mirate</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Determina n. 642/2026</t>
+          <t>&lt;p&gt;Delibera n. 1008/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>3932.33</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr"/>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Stefano avv. Giordano</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Determina n. 732/2026</t>
+          <t>&lt;p&gt;Delibera n. 998/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>21/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>242229</t>
-[...12 lines deleted...]
-      </c>
+          <t>&lt;p&gt;DB n. 2637&lt;/p&gt;
+&lt;p&gt;Acconto&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>2821.81</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>5873.28</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>Acconto del 12 agosto 2026</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Biancoli avv. Enrica</t>
+          <t>Maria Muisa avv. Miazzi</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Delibera n. 1834/2024</t>
+          <t>&lt;p&gt;Delibera n. 999/2026.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>28/10/2024</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
-          <t>4240.2</t>
-[...11 lines deleted...]
-      </c>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr">
         <is>
-          <t>25/03/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>39615</t>
+          <t>5836.48</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr"/>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Delibera 554/2026</t>
+          <t>Delibera n. 923/2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="n">
+        <v>1662</v>
+      </c>
+      <c r="L22" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7587.42</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>pratica n. 2640</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Determina n. 602/2026</t>
+          <t>Delibera 927/2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" t="inlineStr"/>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
       <c r="J23" t="inlineStr"/>
-      <c r="K23" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K23" t="n">
+        <v>1661</v>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>13/04/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>26577.93</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>numero pratica 2636</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Sogaro dott. Filippo</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Determina n. 453/2020</t>
+          <t>&lt;p&gt;Delibera. n. 894/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>11/03/2020</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
-          <t>2481.97</t>
-[...16 lines deleted...]
-      </c>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr"/>
+      <c r="K24" t="n">
+        <v>1663</v>
+      </c>
+      <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>a saldo ausiliario Medico Legale</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Bortoluzzi avv. Andrea</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Delibera 529/2026.</t>
+          <t>delibera n. 880/2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
-          <t>6201.26</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="J25" t="inlineStr"/>
-      <c r="K25" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K25" t="n">
+        <v>1660</v>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6087.81</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2614</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>De Checchi avv. Andrea</t>
+          <t>Stefania avv. Trivellato</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Delibera n. 527/2026.</t>
+          <t>&lt;p&gt;Delibera n. 882/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
-          <t>2918.24</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
-      <c r="K26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" t="inlineStr"/>
+      <c r="K26" t="n">
+        <v>1659</v>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>9884.18</t>
+        </is>
+      </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>38465</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>secondo acconto 27/07/2026</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Avv. Cervetti Alessio</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Delibera n. 526/2026</t>
+          <t>&lt;p&gt;Delibera n. 888/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr"/>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
       <c r="J27" t="inlineStr"/>
-      <c r="K27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" t="inlineStr"/>
+      <c r="K27" t="n">
+        <v>1658</v>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>15576,4</t>
+        </is>
+      </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>32420.48</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>pratica n. 2638</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Bortoluzzi avv. Andrea</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Delibera n. 1709/2024</t>
+          <t>Delibera 890/2026</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>07/10/2024</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
-          <t>20990.61</t>
+          <t>23/06/2026</t>
         </is>
       </c>
       <c r="J28" t="inlineStr"/>
-      <c r="K28" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K28" t="n">
+        <v>1657</v>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5115.68</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2641</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Ragusa proff. Franco Antonio</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Determina n. 554/2026</t>
+          <t>&lt;p&gt;Determina n. 1095/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>35194</t>
-[...2 lines deleted...]
-      <c r="I29" t="inlineStr"/>
+          <t>&lt;p&gt;Liquidazione spese assistenza legale di dipendente (art. 56)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
-[...6 lines deleted...]
-      </c>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr"/>
       <c r="L29" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>3000.00</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr"/>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>a saldo</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Stellin dott. Gianfranco</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Determina 553/2026</t>
+          <t>&lt;p&gt;Determina n. 1095/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>1870154</t>
-[...7 lines deleted...]
-        </is>
+          <t>&lt;p&gt;Liquidazione spese assistenza legale di dipendente (art. 56)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="K30" t="n">
+        <v>1666</v>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr"/>
+      <c r="N30" t="inlineStr"/>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>avv. Lorenzo Locatelli</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Delibera n. 1786/2022</t>
+          <t>Delibera 869/2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>24/10/2022</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
-          <t>9917.99</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="J31" t="inlineStr"/>
-      <c r="K31" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K31" t="n">
+        <v>1656</v>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>39615</t>
+          <t>4316</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>numero pratica 2635</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Avv. Camilla Mastrangelo</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Delibera n. 496/2026</t>
+          <t>Delibera n. 773/2026</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
-          <t>5836.48</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="J32" t="inlineStr"/>
-      <c r="K32" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K32" t="n">
+        <v>1651</v>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>15/04/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4994.57</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2630</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Delibera 497/2026</t>
+          <t>&lt;p&gt;Delibera n. 774/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
-          <t>4526.19</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="J33" t="inlineStr"/>
-      <c r="K33" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K33" t="n">
+        <v>1650</v>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>4377.36</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>5836.48</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>pratica n. 2330 Acconto del 1/07/26.</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>avv. Locatelli Lorenzo</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Delibera n. 432/2026</t>
+          <t>&lt;p&gt;determina n. 943/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>26/05/2026</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
-          <t>7173.03</t>
-[...11 lines deleted...]
-          <t>37086</t>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>9732.07</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr"/>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>pagamento spese patrocinio legale ex art. 56 CCNL</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Mazzatenta prof. Diego</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>delibera 431/2026</t>
+          <t>Determina n. 934/2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>25/05/2026</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Liquidazione spese assistenza legale di dipendente (art. 56)</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>4703.62</t>
-[...8 lines deleted...]
-      <c r="L35" t="inlineStr"/>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="K35" t="n">
+        <v>1654</v>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>3660</t>
+        </is>
+      </c>
       <c r="M35" t="inlineStr"/>
+      <c r="N35" t="inlineStr"/>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Busetto avv. Francesca</t>
+          <t>Checchetto avv. Alberto</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Delibera n. 455/2026.</t>
+          <t>Delibera 756/2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>25/05/2026</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr"/>
+      <c r="K36" t="n">
+        <v>1649</v>
+      </c>
+      <c r="L36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I36" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>6204.92</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2633</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Levantino avv. Andrea</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Delibera n. 412/2026</t>
+          <t>Delibera n. 710/2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>19/03/2026</t>
+          <t>18/05/2026</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
-          <t>6566.04</t>
+          <t>18/05/2026</t>
         </is>
       </c>
       <c r="J37" t="inlineStr"/>
-      <c r="K37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" t="inlineStr"/>
+      <c r="K37" t="n">
+        <v>1646</v>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>3521.59</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2629</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Ananian Viviana Dott.ssa</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>delibera 375/2026</t>
+          <t>Determina n. 865/2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>17/03/2026</t>
+          <t>14/05/2026</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Liquidazione spese assistenza legale di dipendente (art. 56)</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>12551.86</t>
-[...8 lines deleted...]
-      <c r="L38" t="inlineStr"/>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="K38" t="n">
+        <v>1653</v>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>4270</t>
+        </is>
+      </c>
       <c r="M38" t="inlineStr"/>
+      <c r="N38" t="inlineStr"/>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Benzoni avv. Marco</t>
+          <t>Locatelli avv. Lorenzo</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>delibera 1775/2024</t>
+          <t>Determina n. 865/2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>16/10/2024</t>
+          <t>14/05/2026</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>437736</t>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>4377.36</t>
-[...6 lines deleted...]
-        </is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="K39" t="n">
+        <v>1645</v>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>3846.8</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
+      <c r="N39" t="inlineStr"/>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Determina n. 320/2026</t>
+          <t>Delibera 649/2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L40" t="inlineStr"/>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="n">
+        <v>1641</v>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>12865.07</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>numero pratica 2474</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Delibera n. 330/2026</t>
+          <t>Delibera n. 650/2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
-          <t>14591.2</t>
+          <t>07/05/2026</t>
         </is>
       </c>
       <c r="J41" t="inlineStr"/>
-      <c r="K41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" t="inlineStr"/>
+      <c r="K41" t="n">
+        <v>1640</v>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>4377.36</t>
+        </is>
+      </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7529.06</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2628 Acconto (19_05_26)</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Delibera n. 252/2026</t>
+          <t>delibera 642/2026</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr"/>
+      <c r="K42" t="n">
+        <v>1639</v>
+      </c>
+      <c r="L42" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I42" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>11065.6</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>DB. n. 2582</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Checchetto avv. Alberto</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Delibera 253/2026.</t>
+          <t>&lt;p&gt;Delibera n. 623/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>&lt;p&gt;Acconto&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>7415.55</t>
+          <t>04/05/2026</t>
         </is>
       </c>
       <c r="J43" t="inlineStr"/>
-      <c r="K43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" t="inlineStr"/>
+      <c r="K43" t="n">
+        <v>1638</v>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>9139.55</t>
+        </is>
+      </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>20812.88</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2612. Acconto 22 luglio 2026</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Checchetto avv. Alberto</t>
+          <t>Zucchini dott. Stefano</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Delibera 224/2026.</t>
+          <t>&lt;p&gt;Delibera n. 601/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
+          <t>Esperto qualificato</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>&lt;p&gt;A saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>2180.23</t>
-[...8 lines deleted...]
-      <c r="L44" t="inlineStr"/>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>1220</t>
+        </is>
+      </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>specialista ausiliario medico legale</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Checchetto avv. Alberto</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Delibera 225/2026.</t>
+          <t>Determina n. 732/2026</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>21/04/2026</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>2180.23</t>
-[...11 lines deleted...]
-          <t>14138</t>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="K45" t="n">
+        <v>1636</v>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2422.29</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr"/>
+      <c r="N45" t="inlineStr"/>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Checchetto avv. Alberto</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Delibera 226/2026.</t>
+          <t>Delibera 554/2026</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr"/>
+      <c r="K46" t="n">
+        <v>1634</v>
+      </c>
+      <c r="L46" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I46" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7860.28</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>numero pratica 2596</t>
+        </is>
+      </c>
+      <c r="O46" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>avv. Lorenzo Locatelli</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>167/2026</t>
+          <t>Determina n. 642/2026</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>08/04/2026</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>14403</t>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1440.3</t>
-[...6 lines deleted...]
-        </is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="K47" t="n">
+        <v>1637</v>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>12/10/2024</t>
-[...4 lines deleted...]
-          <t>39615</t>
+          <t>4658.25</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr"/>
+      <c r="N47" t="inlineStr"/>
+      <c r="O47" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Bortoluzzi avv. Andrea</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Determina 315/2026</t>
+          <t>Delibera 529/2026.</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
-          <t>0</t>
-[...6 lines deleted...]
-        </is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="K48" t="n">
+        <v>1631</v>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>3965.16</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6201.26</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2627</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>De Checchi avv. Andrea</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>delibera n. 206/2026</t>
+          <t>Delibera n. 527/2026.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr"/>
+      <c r="K49" t="n">
+        <v>1630</v>
+      </c>
+      <c r="L49" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I49" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>2918.24</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>pratica n. 2626</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Avv. Cervetti Alessio</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Determina n. 276/2026.</t>
+          <t>Delibera n. 526/2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I50" t="inlineStr"/>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
       <c r="J50" t="inlineStr"/>
-      <c r="K50" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K50" t="n">
+        <v>1629</v>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>8892.46</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr"/>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2620</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Delibera n. 205/2026</t>
+          <t>Delibera n. 496/2026</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
-          <t>8754.719999999998</t>
-[...8 lines deleted...]
-      <c r="L51" t="inlineStr"/>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="K51" t="n">
+        <v>1624</v>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>5836.48</t>
+        </is>
+      </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5836.48</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2587 Saldo</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Rosa Salva avv. Pier Marco</t>
+          <t>Avv. Stefano Mirate</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Determina n. 175/2026.</t>
+          <t>Delibera 497/2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I52" t="inlineStr"/>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Integrazione preventivo.</t>
-[...5 lines deleted...]
-        </is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="K52" t="n">
+        <v>1623</v>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>4526.19</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>4526.19</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2617 A saldo Data Fine data sentenza</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Delibera n. 124/2026</t>
+          <t>Delibera n. 432/2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="n">
+        <v>1622</v>
+      </c>
+      <c r="L53" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I53" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>7173.03</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>Identificativo 2622</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Francesco Sarti</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>delibera n. 1493/2024</t>
+          <t>delibera 431/2026</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>04/09/2024</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
-          <t>2792.76</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="J54" t="inlineStr"/>
-      <c r="K54" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K54" t="n">
+        <v>1621</v>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>12/11/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>14848</t>
+          <t>4703.62</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>DB. n. 2621</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>La Bombarda avv. Anna</t>
+          <t>Busetto avv. Francesca</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Delibera n. 1546/2024</t>
+          <t>Delibera n. 455/2026.</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>16/09/2024</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
-          <t>4316.08</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="J55" t="inlineStr"/>
-      <c r="K55" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K55" t="n">
+        <v>1620</v>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>16/06/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>9271.65</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>pratica n. 2616.</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Levantino avv. Andrea</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Delibere n. 1523/2022.</t>
+          <t>Delibera n. 412/2026</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>05/09/2022</t>
+          <t>19/03/2026</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
-          <t>5211.17</t>
-[...10 lines deleted...]
-        </is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="n">
+        <v>1619</v>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>4117.8</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6566.04</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>pratica 2359 Acconto - 14/05/2026</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Delibera n. 628/2025.</t>
+          <t>delibera 375/2026</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>07/04/2025</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
-          <t>10289.71</t>
+          <t>17/03/2026</t>
         </is>
       </c>
       <c r="J57" t="inlineStr"/>
-      <c r="K57" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K57" t="n">
+        <v>1618</v>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>12551.86</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>DB. n. 2611</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Delibera 83/2026</t>
+          <t>Delibera n. 330/2026</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
-          <t>10289.71</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="J58" t="inlineStr"/>
-      <c r="K58" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" t="inlineStr"/>
+      <c r="K58" t="n">
+        <v>1615</v>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>9599.6</t>
+        </is>
+      </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>14591.2</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2469 Acconto</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Delibera n. 337/2022.</t>
+          <t>Delibera n. 252/2026</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>01/03/2022</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
-          <t>5318.49</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="J59" t="inlineStr"/>
-      <c r="K59" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K59" t="n">
+        <v>1614</v>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4497.01</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2613</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Checchetto avv. Alberto</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>delibera n. 95/2026.</t>
+          <t>Delibera 253/2026.</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
+      <c r="H60" t="inlineStr"/>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr"/>
+      <c r="K60" t="n">
+        <v>1613</v>
+      </c>
+      <c r="L60" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I60" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L60" t="inlineStr"/>
       <c r="M60" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>7415.55</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2600.</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Checchetto avv. Alberto</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Delibera n. 1632/2023.</t>
+          <t>Delibera 224/2026.</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>03/10/2023</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1097.1</t>
-[...10 lines deleted...]
-        </is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr"/>
+      <c r="K61" t="n">
+        <v>1612</v>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>02/07/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2180.23</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2609.</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Levantino avv. Andrea</t>
+          <t>Checchetto avv. Alberto</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Delibera n. 1666/2025</t>
+          <t>Delibera 225/2026.</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
-          <t>2918.24</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="J62" t="inlineStr"/>
-      <c r="K62" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K62" t="n">
+        <v>1611</v>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>2180.23</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2610.</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Molin avv. Marco</t>
+          <t>Checchetto avv. Alberto</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Delibera 1307/2024.</t>
+          <t>Delibera 226/2026.</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>01/08/2024</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr">
         <is>
-          <t>2229.54</t>
-[...10 lines deleted...]
-        </is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr"/>
+      <c r="K63" t="n">
+        <v>1610</v>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>29/10/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2180.23</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2608.</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Determina n. 2316/2025.</t>
+          <t>delibera n. 206/2026</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
-          <t>22/12/2025</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I64" t="inlineStr"/>
+      <c r="H64" t="inlineStr"/>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
       <c r="J64" t="inlineStr"/>
-      <c r="K64" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K64" t="n">
+        <v>1607</v>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>39428.34</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2586</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Determina n.1/2026.</t>
+          <t>Delibera n. 205/2026</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
-          <t>02/01/2026</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I65" t="inlineStr"/>
+      <c r="H65" t="inlineStr"/>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
       <c r="J65" t="inlineStr"/>
-      <c r="K65" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K65" t="n">
+        <v>1605</v>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>8754.719999999998</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2553</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>dott. Sogaro Filippo</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Delibera 2191/2025</t>
+          <t>&lt;p&gt;delibera n. 128/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr">
         <is>
-          <t>5611.78</t>
-[...8 lines deleted...]
-      <c r="L66" t="inlineStr"/>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>1220</t>
+        </is>
+      </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr"/>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Dottoressa Munari Marina</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Delibera. n. 917/2025.</t>
+          <t>Delibera n. 124/2026</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1220</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="J67" t="inlineStr"/>
-      <c r="K67" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K67" t="n">
+        <v>1603</v>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>3984.86</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>Identificativo 2601</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>La Bombarda avv. Anna</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Delibera n. 2261/2025.</t>
+          <t>Delibera 83/2026</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr">
+      <c r="H68" t="inlineStr"/>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr"/>
+      <c r="K68" t="n">
+        <v>1598</v>
+      </c>
+      <c r="L68" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I68" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L68" t="inlineStr"/>
       <c r="M68" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>10289.71</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>numero pratica 2095</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>De Checchi avv. Andrea</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Delibera n. 2272/2025.</t>
+          <t>delibera n. 95/2026.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr"/>
+      <c r="K69" t="n">
+        <v>1596</v>
+      </c>
+      <c r="L69" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I69" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>795.57</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2605.</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Avv. Diego Modesti</t>
+          <t>La Bombarda avv. Anna</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Delibera 2094/2025.</t>
+          <t>Delibera n. 2261/2025.</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
+          <t>30/12/2025</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="n">
+        <v>1588</v>
+      </c>
+      <c r="L70" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I70" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L70" t="inlineStr"/>
       <c r="M70" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>604.78</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2585</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Avv. Pier Marco Rosa Salva</t>
+          <t>De Checchi avv. Andrea</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Delibera n. 2203/2025</t>
+          <t>&lt;p&gt;Delibera n. 2272/2025.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>30/12/2025</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>&lt;p&gt;A saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>8434.19</t>
-[...8 lines deleted...]
-      <c r="L71" t="inlineStr"/>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="K71" t="n">
+        <v>1587</v>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>6355.93</t>
+        </is>
+      </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>6355.93</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>pratica n. 2591 data fine data sentenza</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Panetta avv. Annalisa</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Delibera 2062/2025</t>
+          <t>Delibera 2191/2025</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="n">
+        <v>1590</v>
+      </c>
+      <c r="L72" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I72" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5611.78</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>numero pratica 2580</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>avv. Rossana Miotto</t>
+          <t>Avv. Pier Marco Rosa Salva</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Delibera 2201/2025</t>
+          <t>Delibera n. 2203/2025</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>18/12/2025</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I73" t="inlineStr"/>
+      <c r="H73" t="inlineStr"/>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
       <c r="J73" t="inlineStr"/>
-      <c r="K73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" t="inlineStr"/>
+      <c r="K73" t="n">
+        <v>1585</v>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>8434.19</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>Pratica n. 2584.</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Avv. Camilla Mastrangelo</t>
+          <t>avv. Rossana Miotto</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Delibera n. 2180/2025</t>
+          <t>Delibera 2201/2025</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>18/12/2025</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr">
         <is>
-          <t>6102.04</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="J74" t="inlineStr"/>
-      <c r="K74" t="inlineStr">
-[...7 lines deleted...]
-          <t>14777</t>
+      <c r="K74" t="n">
+        <v>1583</v>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2261.34</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr"/>
+      <c r="N74" t="inlineStr"/>
+      <c r="O74" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Avv. Camilla Mastrangelo</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Delibera 2154/2025</t>
+          <t>Delibera n. 2180/2025</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr">
         <is>
-          <t>10213.84</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="J75" t="inlineStr"/>
-      <c r="K75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" t="inlineStr"/>
+      <c r="K75" t="n">
+        <v>1582</v>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6102.04</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr"/>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Bortoluzzi avv. Andrea</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Delibera 2116/2025</t>
+          <t>Delibera 2154/2025</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
-          <t>11/12/2025</t>
+          <t>16/12/2025</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
-          <t>5115.68</t>
-[...10 lines deleted...]
-        </is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr"/>
+      <c r="K76" t="n">
+        <v>1581</v>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>5836.48</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10213.84</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2587 
+Acconto (27/01/2026)</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Bortoluzzi avv. Andrea</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Delibera 2107/2025</t>
+          <t>Delibera 2116/2025</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>11/12/2025</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>64348</t>
+          <t>SALDO</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>2927.87</t>
-[...4 lines deleted...]
-        <is>
           <t>11/12/2025</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr"/>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="K77" t="n">
+        <v>1579</v>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>3086.64</t>
+        </is>
+      </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>5115.68</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2588 Acconto 31/12/2025. - €. 2000,46 II saldo 19/02/2026 - €. 1085,58</t>
+        </is>
+      </c>
+      <c r="O77" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>delibera n. 2093/2025</t>
+          <t>Delibera 2107/2025</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
+          <t>11/12/2025</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
-          <t>44285.75</t>
+          <t>11/12/2025</t>
         </is>
       </c>
       <c r="J78" t="inlineStr"/>
-      <c r="K78" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K78" t="n">
+        <v>1578</v>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>14/01/2026</t>
+          <t>643.48</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>2927.87</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2589. 
+Acconto (26/01/2026).</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Avv. Marco Zanon</t>
+          <t>Avv. Diego Modesti</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Delibera n. 2092/2025</t>
+          <t>Delibera 2094/2025.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>09/12/2025</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I79" t="inlineStr"/>
+      <c r="H79" t="inlineStr"/>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
       <c r="J79" t="inlineStr"/>
-      <c r="K79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" t="inlineStr"/>
+      <c r="K79" t="n">
+        <v>1586</v>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>13429.88</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2466</t>
+        </is>
+      </c>
+      <c r="O79" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Avv. Cervetti Alessio</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Delibera n. 2073/2025</t>
+          <t>delibera n. 2093/2025</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>03/12/2025</t>
+          <t>09/12/2025</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L80" t="inlineStr"/>
+      <c r="H80" t="inlineStr"/>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>14/01/2026</t>
+        </is>
+      </c>
+      <c r="K80" t="n">
+        <v>1576</v>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>44289.76</t>
+        </is>
+      </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>44285.75</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2586 A saldo data fine - giudice respinge il ricorso</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Trivellato avv. T. Ferdinando e De Luigi avv. Giorgio</t>
+          <t>Avv. Marco Zanon</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Delibera 2068/2025</t>
+          <t>Delibera n. 2092/2025</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
+          <t>09/12/2025</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr">
         <is>
-          <t>26527.16</t>
+          <t>09/12/2025</t>
         </is>
       </c>
       <c r="J81" t="inlineStr"/>
-      <c r="K81" t="inlineStr">
-[...7 lines deleted...]
-          <t>14138</t>
+      <c r="K81" t="n">
+        <v>1575</v>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>8451.59</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr"/>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2572</t>
+        </is>
+      </c>
+      <c r="O81" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Avv. Cervetti Alessio</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Delibera 882/2021</t>
+          <t>Delibera n. 2073/2025</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
-          <t>21/05/2021</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr">
         <is>
-          <t>6191.05</t>
+          <t>03/12/2025</t>
         </is>
       </c>
       <c r="J82" t="inlineStr"/>
-      <c r="K82" t="inlineStr">
-[...7 lines deleted...]
-          <t>14777</t>
+      <c r="K82" t="n">
+        <v>1574</v>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>8919.6</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr"/>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2576</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Donati avv. Alberto</t>
+          <t>Panetta avv. Annalisa</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Delibera 2014/2025</t>
+          <t>Delibera 2062/2025</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>26/11/2025</t>
+          <t>02/12/2025</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr">
+      <c r="H83" t="inlineStr"/>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="n">
+        <v>1584</v>
+      </c>
+      <c r="L83" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I83" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2289.14</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr"/>
+      <c r="O83" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Mirate avv. Stefano</t>
+          <t>Trivellato avv. T. Ferdinando e De Luigi avv. Giorgio</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Determina n. 2134/2025.</t>
+          <t>Delibera 2068/2025</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
-          <t>26/11/2025</t>
+          <t>02/12/2025</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I84" t="inlineStr"/>
+      <c r="H84" t="inlineStr"/>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
       <c r="J84" t="inlineStr"/>
-      <c r="K84" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K84" t="n">
+        <v>1573</v>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>01/10/2024</t>
+          <t>4440.8</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>26527.16</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2416. Acconto.</t>
+        </is>
+      </c>
+      <c r="O84" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Vittorio avv. prof. Domenichelli</t>
+          <t>Donati avv. Alberto</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Delibera 1964/2025</t>
+          <t>Delibera 2014/2025</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
-          <t>12/11/2025</t>
+          <t>26/11/2025</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
-          <t>21886.8</t>
-[...10 lines deleted...]
-        </is>
+          <t>26/11/2025</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="n">
+        <v>1571</v>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>10289.71</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2313</t>
+        </is>
+      </c>
+      <c r="O85" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Vittorio avv. prof. Domenichelli</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Delibera 1956/2025</t>
+          <t>Delibera 1964/2025</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>12/11/2025</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>25376</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>11065.6</t>
-[...4 lines deleted...]
-        <is>
           <t>12/11/2025</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr"/>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>15/12/2025</t>
+        </is>
+      </c>
+      <c r="K86" t="n">
+        <v>1569</v>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>21886.8</t>
+        </is>
+      </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>21886.8</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2583</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Delibera 1957/2025</t>
+          <t>Delibera 1956/2025</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>12/11/2025</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr">
         <is>
-          <t>3556.75</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="J87" t="inlineStr"/>
-      <c r="K87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" t="inlineStr"/>
+      <c r="K87" t="n">
+        <v>1568</v>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2537.6</t>
+        </is>
+      </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>11065.6</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2578 
+Acconto (26/01/26).</t>
+        </is>
+      </c>
+      <c r="O87" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>avv. Rossana Miotto</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Delibera 1943/2025</t>
+          <t>Delibera 1957/2025</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>12/11/2025</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr">
         <is>
-          <t>11178.21</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="J88" t="inlineStr"/>
-      <c r="K88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" t="inlineStr"/>
+      <c r="K88" t="n">
+        <v>1567</v>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>3556.75</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2582</t>
+        </is>
+      </c>
+      <c r="O88" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>avv. Rossana Miotto</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>delibera n. 1946/2025</t>
+          <t>Delibera 1943/2025</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>12/11/2025</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr">
         <is>
-          <t>10447.3</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="J89" t="inlineStr"/>
-      <c r="K89" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" t="inlineStr"/>
+      <c r="K89" t="n">
+        <v>1566</v>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>8944.84</t>
+        </is>
+      </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>11178.21</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr"/>
+      <c r="O89" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Delibera n.1917/2025.</t>
+          <t>delibera n. 1946/2025</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>06/11/2025</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr">
         <is>
-          <t>2220.78</t>
+          <t>12/11/2025</t>
         </is>
       </c>
       <c r="J90" t="inlineStr"/>
-      <c r="K90" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" t="inlineStr"/>
+      <c r="K90" t="n">
+        <v>1565</v>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>10447.3</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2211</t>
+        </is>
+      </c>
+      <c r="O90" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Delibera 1913/2025</t>
+          <t>Delibera n.1917/2025.</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>06/11/2025</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr">
         <is>
-          <t>5611.78</t>
+          <t>06/11/2025</t>
         </is>
       </c>
       <c r="J91" t="inlineStr"/>
-      <c r="K91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" t="inlineStr"/>
+      <c r="K91" t="n">
+        <v>1564</v>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>729.56</t>
+        </is>
+      </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2220.78</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2575 
+Acconto (23_01_26).</t>
+        </is>
+      </c>
+      <c r="O91" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Viero avv. Roberta</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Delibera 1911/2025.</t>
+          <t>Delibera 1913/2025</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>06/11/2025</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr">
+      <c r="H92" t="inlineStr"/>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>06/11/2025</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr"/>
+      <c r="K92" t="n">
+        <v>1563</v>
+      </c>
+      <c r="L92" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I92" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5611.78</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>numero pratica 2577</t>
+        </is>
+      </c>
+      <c r="O92" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Viero avv. Roberta</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Delibera 1895/2025.</t>
+          <t>Delibera 1911/2025.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>06/11/2025</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
+      <c r="H93" t="inlineStr"/>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>06/11/2025</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="n">
+        <v>1562</v>
+      </c>
+      <c r="L93" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I93" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7289.77</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr"/>
+      <c r="O93" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Avv. De Candido Romole Erica</t>
+          <t>Spiezia dott. Luca</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>delibera n. 1416/2025</t>
+          <t>&lt;p&gt;Delibera. n. 1897/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>11/08/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>&lt;p&gt;a saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>2792.75</t>
-[...8 lines deleted...]
-      <c r="L94" t="inlineStr"/>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="K94" t="n">
+        <v>1664</v>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>1000</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>a saldo ausiliario consulente tecnico di parte</t>
+        </is>
+      </c>
+      <c r="O94" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>avv. Paolo Brambilla</t>
+          <t>Sarti avv. Francesco</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>ddg 1842/2025</t>
+          <t>Delibera 1895/2025.</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>29/10/2025</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr">
         <is>
-          <t>2059.51</t>
+          <t>04/11/2025</t>
         </is>
       </c>
       <c r="J95" t="inlineStr"/>
-      <c r="K95" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" t="inlineStr"/>
+      <c r="K95" t="n">
+        <v>1561</v>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>39485</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2573.</t>
+        </is>
+      </c>
+      <c r="O95" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Bottega Avv. Domenico</t>
+          <t>avv. Paolo Brambilla</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Delibera n. 1851/2025</t>
+          <t>ddg 1842/2025</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>29/10/2025</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1662.31</t>
+          <t>29/10/2025</t>
         </is>
       </c>
       <c r="J96" t="inlineStr"/>
-      <c r="K96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" t="inlineStr"/>
+      <c r="K96" t="n">
+        <v>1559</v>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2059.51</t>
+        </is>
+      </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2059.51</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr"/>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>delibera 1396/2025</t>
+          <t>delibera n. 1800/2025</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>04/08/2025</t>
+          <t>21/10/2025</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1362.48</t>
-[...10 lines deleted...]
-        </is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr"/>
+      <c r="K97" t="n">
+        <v>1555</v>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>11092.7</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>34499.94</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2234 Acconto (12/02/26)</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Conselvan avv. Andrea</t>
+          <t>Avv. Camilla Mastrangelo</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Determina n. 1859/2025</t>
+          <t>Delibera n. 1793/2025</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H98" t="inlineStr"/>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr"/>
+      <c r="K98" t="n">
+        <v>1553</v>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4270.84</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2567</t>
+        </is>
+      </c>
+      <c r="O98" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Donati avv. Alberto</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>delibera n. 1800/2025</t>
+          <t>Delibera 1794/2025</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr">
         <is>
-          <t>34499.94</t>
+          <t>20/10/2025</t>
         </is>
       </c>
       <c r="J99" t="inlineStr"/>
-      <c r="K99" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" t="inlineStr"/>
+      <c r="K99" t="n">
+        <v>1552</v>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>2512.6</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2570</t>
+        </is>
+      </c>
+      <c r="O99" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Avv. Cervetti Alessio</t>
+          <t>Avv. Daniela Andriolo</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Determina 1858/2025</t>
+          <t>Delibera n. 1677/2025.</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>02/10/2025</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H100" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H100" t="inlineStr"/>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>02/10/2025</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr"/>
+      <c r="K100" t="n">
+        <v>1546</v>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>22761.91</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2423.</t>
+        </is>
+      </c>
+      <c r="O100" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Avv. Camilla Mastrangelo</t>
+          <t>avv. Marco Benzoni</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Delibera n. 1793/2025</t>
+          <t>DDG 1664/2025</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>30/09/2025</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H101" t="inlineStr"/>
       <c r="I101" t="inlineStr">
         <is>
-          <t>4270.84</t>
-[...8 lines deleted...]
-      <c r="L101" t="inlineStr"/>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="K101" t="n">
+        <v>1655</v>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>1878.09</t>
+        </is>
+      </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1878.09</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr"/>
+      <c r="O101" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Donati avv. Alberto</t>
+          <t>Levantino avv. Andrea</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Delibera 1794/2025</t>
+          <t>Delibera n. 1666/2025</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>30/09/2025</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H102" t="inlineStr"/>
       <c r="I102" t="inlineStr">
         <is>
-          <t>2512.6</t>
-[...8 lines deleted...]
-      <c r="L102" t="inlineStr"/>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="K102" t="n">
+        <v>1594</v>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2537.6</t>
+        </is>
+      </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2918.24</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>DB n. A saldo 
+Causa Transatta.</t>
+        </is>
+      </c>
+      <c r="O102" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Viero avv. Roberta</t>
+          <t>Bottega Avv. Domenico</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Delibera 1394/2022.</t>
+          <t>Delibera n. 1851/2025</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
-          <t>10/08/2022</t>
+          <t>29/09/2025</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr">
         <is>
-          <t>6167.7</t>
-[...10 lines deleted...]
-        </is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr"/>
+      <c r="K103" t="n">
+        <v>1558</v>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>21/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1662.31</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2566</t>
+        </is>
+      </c>
+      <c r="O103" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Pocar Marco</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Delibera n. 1725/2025.</t>
+          <t>Delibera n. 1651/2025</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
-          <t>08/09/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H104" t="inlineStr">
+      <c r="H104" t="inlineStr"/>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr"/>
+      <c r="K104" t="n">
+        <v>1545</v>
+      </c>
+      <c r="L104" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I104" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L104" t="inlineStr"/>
       <c r="M104" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>7924.48</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>Identificativo 2565</t>
+        </is>
+      </c>
+      <c r="O104" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Determina n. 1678/2025.</t>
+          <t>Determina n. 1716/2025</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>24/09/2025</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>36478</t>
-[...2 lines deleted...]
-      <c r="I105" t="inlineStr"/>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>24/09/2025</t>
+        </is>
+      </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="K105" t="n">
+        <v>1548</v>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>03/10/2025</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>2972.73</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr"/>
+      <c r="N105" t="inlineStr"/>
+      <c r="O105" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Determina n. 1716/2025</t>
+          <t>Delibera n. 1644/2025</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>24/09/2025</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>297273</t>
-[...8 lines deleted...]
-      <c r="K106" t="inlineStr">
+          <t>Acconto 01/12/2025</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
         <is>
           <t>24/09/2025</t>
         </is>
       </c>
+      <c r="J106" t="inlineStr"/>
+      <c r="K106" t="n">
+        <v>1543</v>
+      </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>2265.6</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>6087.81</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2560. 
+Acconto.</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Checchetto avv. Alberto</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Determina n. 1747/2025.</t>
+          <t>&lt;p&gt;Delibera 1597/2025.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>22/09/2025</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>3458645</t>
-[...2 lines deleted...]
-      <c r="I107" t="inlineStr"/>
+          <t>&lt;p&gt;A saldo&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>22/09/2025</t>
+        </is>
+      </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Integrazione preventivo per presenza di più parti, Contributo Unificato e Raccomandate.</t>
-[...5 lines deleted...]
-        </is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="K107" t="n">
+        <v>1542</v>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>3584.36</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>3676.03</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2558.</t>
+        </is>
+      </c>
+      <c r="O107" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Avv. Daniela Andriolo</t>
+          <t>avv. Lorenzo Locatelli</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Delibera n. 1677/2025.</t>
+          <t>1600/2025</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
-          <t>02/10/2025</t>
+          <t>22/09/2025</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr">
+      <c r="H108" t="inlineStr"/>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>22/09/2025</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr"/>
+      <c r="K108" t="n">
+        <v>1541</v>
+      </c>
+      <c r="L108" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I108" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L108" t="inlineStr"/>
       <c r="M108" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>14678.75</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr"/>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Delibera n. 1651/2025</t>
+          <t>Delibera 1577/2025</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>16/09/2025</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H109" t="inlineStr"/>
       <c r="I109" t="inlineStr">
         <is>
-          <t>7924.48</t>
+          <t>16/09/2025</t>
         </is>
       </c>
       <c r="J109" t="inlineStr"/>
-      <c r="K109" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" t="inlineStr"/>
+      <c r="K109" t="n">
+        <v>1535</v>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>1814.91</t>
+        </is>
+      </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>16981.24</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2556. 
+Acconto ( 12_01_26) - L'importo comprende €. 342,11 per pagamento spese di Mediazione.</t>
+        </is>
+      </c>
+      <c r="O109" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Avv. Pier Marco Rosa Salva</t>
+          <t>Prof. Avv. De Poli Matteo</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Delibera n. 1793/2024</t>
+          <t>Delibera n. 1576/2025</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
-          <t>21/10/2024</t>
+          <t>16/09/2025</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H110" t="inlineStr"/>
       <c r="I110" t="inlineStr">
         <is>
-          <t>5745.4</t>
-[...8 lines deleted...]
-      <c r="L110" t="inlineStr"/>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="K110" t="n">
+        <v>1534</v>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>9995.61</t>
+        </is>
+      </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>11494.95</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2557 
+Saldo - Dichiarazione Inammissibilità.</t>
+        </is>
+      </c>
+      <c r="O110" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Marchi avv. Giuliano</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Delibera n. 1644/2025</t>
+          <t>Delibera 1571/2025</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
-          <t>24/09/2025</t>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>22656</t>
+          <t>A Saldo - l'importo comprende il pagamento di spese di Mediazione</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>6087.81</t>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Acconto 01/12/2025</t>
-[...7 lines deleted...]
-      <c r="L111" t="inlineStr"/>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="K111" t="n">
+        <v>1533</v>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2886.77</t>
+        </is>
+      </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2696.46</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2555 
+A saldo - Accordo Transattivo.</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Checchetto avv. Alberto</t>
+          <t>Zucchini Stefano</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Delibera 1597/2025.</t>
+          <t>Delibera n. 1548/2025.</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>22/09/2025</t>
+          <t>09/09/2025</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H112" t="inlineStr">
+      <c r="H112" t="inlineStr"/>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr"/>
+      <c r="K112" t="n">
+        <v>1536</v>
+      </c>
+      <c r="L112" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I112" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L112" t="inlineStr"/>
       <c r="M112" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr"/>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>avv. Lorenzo Locatelli</t>
+          <t>Pocar Marco</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>1600/2025</t>
+          <t>Delibera n. 1725/2025.</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
-          <t>22/09/2025</t>
+          <t>08/09/2025</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H113" t="inlineStr">
+      <c r="H113" t="inlineStr"/>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>08/09/2025</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr"/>
+      <c r="K113" t="n">
+        <v>1550</v>
+      </c>
+      <c r="L113" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I113" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L113" t="inlineStr"/>
       <c r="M113" t="inlineStr">
         <is>
-          <t>39615</t>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr"/>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Avv. Pier Marco Rosa Salva</t>
+          <t>Avv. De Candido Romole Erica</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Delibera n. 1565/2021.</t>
+          <t>delibera n. 1416/2025</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
-          <t>27/09/2021</t>
+          <t>11/08/2025</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H114" t="inlineStr"/>
       <c r="I114" t="inlineStr">
         <is>
-          <t>7038.46</t>
-[...10 lines deleted...]
-        </is>
+          <t>11/08/2025</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr"/>
+      <c r="K114" t="n">
+        <v>1560</v>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>19/08/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2544</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Henri avv. Tommasi</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Delibera n. 1102/2022.</t>
+          <t>delibera 1396/2025</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
-          <t>24/06/2022</t>
+          <t>04/08/2025</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>23011</t>
+          <t>Compenso comprensivo CU e spese notifica.</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>2301.1</t>
-[...6 lines deleted...]
-        </is>
+          <t>04/08/2025</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="K115" t="n">
+        <v>1557</v>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>15/04/2024</t>
+          <t>1446.06</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>1362.48</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2013 A saldo Compenso comprensivo CU e spese notifica.</t>
+        </is>
+      </c>
+      <c r="O115" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Sacco avv. Giuseppe</t>
+          <t>Avv. Pier Marco Rosa Salva</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>delibera n. 2024/2023.</t>
+          <t>1386/2025</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
-          <t>07/12/2023</t>
+          <t>04/08/2025</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H116" t="inlineStr"/>
       <c r="I116" t="inlineStr">
         <is>
-          <t>2512.6</t>
+          <t>04/08/2025</t>
         </is>
       </c>
       <c r="J116" t="inlineStr"/>
-      <c r="K116" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K116" t="n">
+        <v>1523</v>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>18/03/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>2059.51</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr"/>
+      <c r="O116" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Paolo Pronzato</t>
+          <t>Alberico dott. Salvatore</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Delibera n. 760/2025.</t>
+          <t>Delibera 1379/2025</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
-          <t>29/04/2025</t>
+          <t>12/10/2020</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H117" t="inlineStr">
+      <c r="H117" t="inlineStr"/>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>31/07/2025</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr"/>
+      <c r="K117" t="n">
+        <v>1530</v>
+      </c>
+      <c r="L117" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I117" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L117" t="inlineStr"/>
       <c r="M117" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>1830</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2534</t>
+        </is>
+      </c>
+      <c r="O117" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Zucchini Stefano</t>
+          <t>Donati avv. Alberto</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Delibera n. 1548/2025.</t>
+          <t>Delibera 1404/2025</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
+          <t>06/08/2025</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H118" t="inlineStr">
+      <c r="H118" t="inlineStr"/>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>09/07/2025</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr"/>
+      <c r="K118" t="n">
+        <v>1524</v>
+      </c>
+      <c r="L118" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I118" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L118" t="inlineStr"/>
       <c r="M118" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>4316.08</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2541</t>
+        </is>
+      </c>
+      <c r="O118" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Farina avv. Giuseppe</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Delibera 1577/2025</t>
+          <t>Delibera n. 1237/2025.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>04/07/2025</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>181491</t>
+          <t>a saldo. Il compenso è comprensivo di spese di trasferta.</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>16981.24</t>
-[...8 lines deleted...]
-      <c r="L119" t="inlineStr"/>
+          <t>04/07/2025</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="K119" t="n">
+        <v>1517</v>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>9729.79</t>
+        </is>
+      </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>9675.43</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>pratica n. 2537</t>
+        </is>
+      </c>
+      <c r="O119" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Prof. Avv. De Poli Matteo</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Delibera n. 1576/2025</t>
+          <t>Delibera n. 1213/2025.</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>02/07/2025</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H120" t="inlineStr"/>
       <c r="I120" t="inlineStr">
         <is>
-          <t>11494.95</t>
+          <t>02/07/2025</t>
         </is>
       </c>
       <c r="J120" t="inlineStr"/>
-      <c r="K120" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K120" t="n">
+        <v>1516</v>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>pratica n. 2529.</t>
+        </is>
+      </c>
+      <c r="O120" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Marchi avv. Giuliano</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Delibera 1571/2025</t>
+          <t>Delibera n. 1217/2025.</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
-          <t>15/09/2025</t>
+          <t>02/07/2025</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>288677</t>
+          <t>Acconto</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>2696.46</t>
-[...10 lines deleted...]
-        </is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr"/>
+      <c r="K121" t="n">
+        <v>1515</v>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>04/12/2025</t>
+          <t>2188.68</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>pratica n. 2538. 
+Acconto 17/12/2025</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Dott. Zucchini Stefano</t>
+          <t>Avv. Andrea Biasia</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Delibera. n. 918/2025</t>
+          <t>1191/2025</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>02/07/2025</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H122" t="inlineStr"/>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1220</t>
+          <t>02/07/2025</t>
         </is>
       </c>
       <c r="J122" t="inlineStr"/>
-      <c r="K122" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K122" t="n">
+        <v>1514</v>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>13132.08</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr"/>
+      <c r="O122" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Zucchini Stefano</t>
+          <t>Marchi avv. Giuliano</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Delibera n. 918/2025.</t>
+          <t>Delibera 1097/2025</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>1220</t>
+          <t>il compenso comprende le spese di avvio della Mediazione</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>1220</t>
-[...6 lines deleted...]
-        </is>
+          <t>19/06/2025</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>22/07/2025</t>
+        </is>
+      </c>
+      <c r="K123" t="n">
+        <v>1510</v>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>4110.12</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>3885.64</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2535</t>
+        </is>
+      </c>
+      <c r="O123" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Alberico dott. Salvatore</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Delibera 1379/2025</t>
+          <t>delibera n. 1084/2025</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
-          <t>12/10/2020</t>
+          <t>18/06/2025</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Acconto.</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>1830</t>
+          <t>18/06/2025</t>
         </is>
       </c>
       <c r="J124" t="inlineStr"/>
-      <c r="K124" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" t="inlineStr"/>
+      <c r="K124" t="n">
+        <v>1520</v>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>3656.87</t>
+        </is>
+      </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5611.78</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n.</t>
+        </is>
+      </c>
+      <c r="O124" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Mirate avv. Stefano</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Determina n. 1575/2025.</t>
+          <t>Determina n. 908/2025</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
-          <t>02/09/2025</t>
+          <t>29/05/2025</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H125" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H125" t="inlineStr"/>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>29/05/2025</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>04/06/2025</t>
+        </is>
+      </c>
+      <c r="K125" t="n">
+        <v>1508</v>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>14/12/2024</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>11411.16</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr"/>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>art. 67 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O125" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Avv. Cervetti Alessio</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Determina 1330/2025</t>
+          <t>Delibera 958/2025</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>29/05/2025</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H126" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H126" t="inlineStr"/>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>29/05/2025</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr"/>
+      <c r="K126" t="n">
+        <v>1507</v>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>6436.18</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2480</t>
+        </is>
+      </c>
+      <c r="O126" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Avv. Camilla Mastrangelo</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Determina 1331/2025</t>
+          <t>Delibera n. 939/2025</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
-          <t>28/08/2025</t>
+          <t>26/05/2025</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H127" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I127" t="inlineStr"/>
+      <c r="H127" t="inlineStr"/>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
       <c r="J127" t="inlineStr"/>
-      <c r="K127" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K127" t="n">
+        <v>1505</v>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>28/08/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>11065.6</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2522</t>
+        </is>
+      </c>
+      <c r="O127" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Mirate avv. Stefano</t>
+          <t>Dottoressa Munari Marina</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Determina n. 1482/2025</t>
+          <t>Delibera. n. 917/2025.</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
-          <t>21/08/2025</t>
+          <t>22/05/2025</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H128" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H128" t="inlineStr"/>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="K128" t="n">
+        <v>1589</v>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>03/07/2025</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>A Saldo</t>
+        </is>
+      </c>
+      <c r="O128" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>avv. Natalia Frison</t>
+          <t>Dott. Zucchini Stefano</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>ddg 420/2025</t>
+          <t>Delibera. n. 918/2025</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
-          <t>10/03/2025</t>
+          <t>22/05/2025</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H129" t="inlineStr"/>
       <c r="I129" t="inlineStr">
         <is>
-          <t>4724.12</t>
+          <t>22/05/2025</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>compenso comprensivo di spese anticipate</t>
-[...5 lines deleted...]
-        </is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="K129" t="n">
+        <v>1532</v>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>A Saldo</t>
+        </is>
+      </c>
+      <c r="O129" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Donati avv. Alberto</t>
+          <t>Molina avv. Jacopo</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Delibera 1404/2025</t>
+          <t>Delibera n. 904/2025.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
-          <t>06/08/2025</t>
+          <t>20/05/2025</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H130" t="inlineStr">
+      <c r="H130" t="inlineStr"/>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr"/>
+      <c r="K130" t="n">
+        <v>1484</v>
+      </c>
+      <c r="L130" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I130" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L130" t="inlineStr"/>
       <c r="M130" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>14348.99</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>pratica n. 2404</t>
+        </is>
+      </c>
+      <c r="O130" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Avv. Pier Marco Rosa Salva</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>1386/2025</t>
+          <t>Delibera n. 894/2025.</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
-          <t>04/08/2025</t>
+          <t>19/05/2025</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>2059.51</t>
-[...8 lines deleted...]
-      <c r="L131" t="inlineStr"/>
+          <t>19/05/2025</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>23/07/2025</t>
+        </is>
+      </c>
+      <c r="K131" t="n">
+        <v>1483</v>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>7646.23</t>
+        </is>
+      </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>7646.23</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>pratica n. 2529.</t>
+        </is>
+      </c>
+      <c r="O131" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Giordano avv. Stefano</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Determina n. 1167/2025</t>
+          <t>&lt;p&gt;Delibera 878/2025.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>16/05/2025</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>474623</t>
-[...7 lines deleted...]
-        </is>
+          <t>&lt;p&gt;Acconto&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>24/06/2026</t>
+        </is>
+      </c>
+      <c r="K132" t="n">
+        <v>1481</v>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>29/07/2025</t>
+          <t>3419,42</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>3419.42</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2526 - Acconto</t>
+        </is>
+      </c>
+      <c r="O132" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Determina n. 1168/2025</t>
+          <t>delibera n. 877/2025.</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>16/05/2025</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H133" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I133" t="inlineStr"/>
+      <c r="H133" t="inlineStr"/>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
       <c r="J133" t="inlineStr"/>
-      <c r="K133" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K133" t="n">
+        <v>1480</v>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>29/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>12819.83</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2388.</t>
+        </is>
+      </c>
+      <c r="O133" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>delibera n. 1084/2025</t>
+          <t>Determina n. 965/2025</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
-          <t>18/06/2025</t>
+          <t>04/06/2025</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H134" t="inlineStr"/>
       <c r="I134" t="inlineStr">
         <is>
-          <t>5611.78</t>
+          <t>13/05/2025</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Acconto.</t>
-[...7 lines deleted...]
-      <c r="L134" t="inlineStr"/>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="K134" t="n">
+        <v>1509</v>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>4336.68</t>
+        </is>
+      </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>4336.68</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2355</t>
+        </is>
+      </c>
+      <c r="O134" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Paolo Pronzato</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Determina n. 1157/2025.</t>
+          <t>Delibera n. 760/2025.</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
-          <t>03/07/2025</t>
+          <t>29/04/2025</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H135" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H135" t="inlineStr"/>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr"/>
+      <c r="K135" t="n">
+        <v>1537</v>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>10/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr"/>
+      <c r="O135" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>avv. Rossana Miotto</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Delibera n. 2062/2024</t>
+          <t>ddg 726/2025</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
-          <t>02/12/2024</t>
+          <t>24/04/2025</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H136" t="inlineStr"/>
       <c r="I136" t="inlineStr">
         <is>
-          <t>5566.54</t>
+          <t>24/04/2025</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Acconto</t>
-[...7 lines deleted...]
-      <c r="L136" t="inlineStr"/>
+          <t>04/07/2025</t>
+        </is>
+      </c>
+      <c r="K136" t="n">
+        <v>1513</v>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>1395.94</t>
+        </is>
+      </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2513.48</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr"/>
+      <c r="O136" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Farina avv. Giuseppe</t>
+          <t>Diego avv. Signor</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Delibera n. 1237/2025.</t>
+          <t>Delibera n. 732/2025</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
-          <t>04/07/2025</t>
+          <t>24/04/2025</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H137" t="inlineStr"/>
       <c r="I137" t="inlineStr">
         <is>
-          <t>9675.43</t>
-[...10 lines deleted...]
-        </is>
+          <t>24/04/2025</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr"/>
+      <c r="K137" t="n">
+        <v>1477</v>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1860.38</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2197.</t>
+        </is>
+      </c>
+      <c r="O137" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Delibera n. 1213/2025.</t>
+          <t>Delibera 727/2025.</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
-          <t>02/07/2025</t>
+          <t>24/04/2025</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>il compenso è comprensivo di contributo unificato e marca diritti forfettari</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>4377.36</t>
+          <t>24/04/2025</t>
         </is>
       </c>
       <c r="J138" t="inlineStr"/>
-      <c r="K138" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" t="inlineStr"/>
+      <c r="K138" t="n">
+        <v>1476</v>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>10297.38</t>
+        </is>
+      </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>39333.4</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2523</t>
+        </is>
+      </c>
+      <c r="O138" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Avv. Paolo Brambilla</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Delibera n. 1217/2025.</t>
+          <t>Delibera n. 687/2025</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
-          <t>02/07/2025</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H139" t="inlineStr"/>
       <c r="I139" t="inlineStr">
         <is>
-          <t>4377.36</t>
-[...12 lines deleted...]
-      <c r="L139" t="inlineStr"/>
+          <t>17/04/2025</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr"/>
+      <c r="K139" t="n">
+        <v>1504</v>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>3706.16</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2517</t>
+        </is>
+      </c>
+      <c r="O139" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Avv. Andrea Biasia</t>
+          <t>Molina avv. Jacopo</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>1191/2025</t>
+          <t>Delibera n. 699/2025.</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
-          <t>02/07/2025</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H140" t="inlineStr">
+      <c r="H140" t="inlineStr"/>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>17/04/2025</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr"/>
+      <c r="K140" t="n">
+        <v>1475</v>
+      </c>
+      <c r="L140" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I140" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L140" t="inlineStr"/>
       <c r="M140" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>9078.64</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>pratica n. 2524</t>
+        </is>
+      </c>
+      <c r="O140" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>avv. Rossana Miotto</t>
+          <t>De Checchi avv. Andrea</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>ddg 726/2025</t>
+          <t>Delibera n. 697/2025.</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
-          <t>24/04/2025</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H141" t="inlineStr"/>
       <c r="I141" t="inlineStr">
         <is>
-          <t>2513.48</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="J141" t="inlineStr"/>
-      <c r="K141" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K141" t="n">
+        <v>1474</v>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>04/07/2025</t>
+          <t>11672.96</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>11672.96</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>pratica n. 2528 A saldo</t>
+        </is>
+      </c>
+      <c r="O141" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Busetto avv. Francesca</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Determina 966/2025</t>
+          <t>Delibera n. 680/2025.</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
-          <t>04/06/2025</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>235061</t>
+          <t>L'importo del compenso comprende le spese di trasferta.</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>integrazione preventivo</t>
-[...7 lines deleted...]
-      <c r="L142" t="inlineStr"/>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="K142" t="n">
+        <v>1473</v>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>16246.56</t>
+        </is>
+      </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>14658.45</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>pratica n. 2510. 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O142" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Marchi avv. Giuliano</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Determina 1034/2025</t>
+          <t>Delibera n. 698/2025.</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
-          <t>16/06/2025</t>
+          <t>17/04/2025</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H143" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I143" t="inlineStr"/>
+      <c r="H143" t="inlineStr"/>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>17/04/2025</t>
+        </is>
+      </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>integrazione al preventivo originario</t>
-[...5 lines deleted...]
-        </is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="K143" t="n">
+        <v>1472</v>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>20/06/2025</t>
+          <t>5881.71</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5881.71</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>pratica n. 2527.</t>
+        </is>
+      </c>
+      <c r="O143" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Marchi avv. Giuliano</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Delibera 1097/2025</t>
+          <t>Delibera n. 628/2025.</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H144" t="inlineStr"/>
       <c r="I144" t="inlineStr">
         <is>
-          <t>3885.64</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>il compenso comprende le spese di avvio della Mediazione</t>
-[...5 lines deleted...]
-        </is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="K144" t="n">
+        <v>1599</v>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>22/07/2025</t>
+          <t>8982.71</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10289.71</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 
+A saldo . Conclusione causa per Estinzione</t>
+        </is>
+      </c>
+      <c r="O144" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Sarti avv. Francesco</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Determina n. 965/2025</t>
+          <t>Delibera 631/2025.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
-          <t>04/06/2025</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H145" t="inlineStr"/>
       <c r="I145" t="inlineStr">
         <is>
-          <t>4336.68</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="J145" t="inlineStr"/>
-      <c r="K145" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K145" t="n">
+        <v>1471</v>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2518.</t>
+        </is>
+      </c>
+      <c r="O145" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Locatelli avv. Lorenzo</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Determina n. 908/2025</t>
+          <t>Delibera 622/2025.</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
-          <t>29/05/2025</t>
+          <t>07/04/2025</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>1141116</t>
-[...7 lines deleted...]
-        </is>
+          <t>Saldo</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>07/04/2025</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="K146" t="n">
+        <v>1470</v>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>04/06/2025</t>
+          <t>1551.05</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2507. 
+Saldo. Arrivata CTU definitiva</t>
+        </is>
+      </c>
+      <c r="O146" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Delibera 958/2025</t>
+          <t>delibera n. 604/2025.</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
-          <t>29/05/2025</t>
+          <t>03/04/2025</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H147" t="inlineStr"/>
       <c r="I147" t="inlineStr">
         <is>
-          <t>6436.18</t>
-[...8 lines deleted...]
-      <c r="L147" t="inlineStr"/>
+          <t>03/04/2025</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="K147" t="n">
+        <v>1469</v>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>5382.69</t>
+        </is>
+      </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>7288.67</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2506 Acconto €. 3245,08 + Saldo €. 2137,61</t>
+        </is>
+      </c>
+      <c r="O147" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Dott.ssa Gaio Elena</t>
+          <t>Viero avv. Roberta</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Delibera n. 292/2024</t>
+          <t>Delibera 569/2025</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>02/04/2025</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H148" t="inlineStr"/>
       <c r="I148" t="inlineStr">
         <is>
-          <t>1220</t>
+          <t>02/04/2025</t>
         </is>
       </c>
       <c r="J148" t="inlineStr"/>
-      <c r="K148" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K148" t="n">
+        <v>1486</v>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4316.08</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>SCHEDA DB 2516</t>
+        </is>
+      </c>
+      <c r="O148" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Avv. Camilla Mastrangelo</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Delibera n. 939/2025</t>
+          <t>Delibera n. 573/2025</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>02/04/2025</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H149" t="inlineStr"/>
       <c r="I149" t="inlineStr">
         <is>
-          <t>11065.6</t>
-[...8 lines deleted...]
-      <c r="L149" t="inlineStr"/>
+          <t>02/04/2025</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>17/09/2025</t>
+        </is>
+      </c>
+      <c r="K149" t="n">
+        <v>1468</v>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>2537.6</t>
+        </is>
+      </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2537.6</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2511. Saldo</t>
+        </is>
+      </c>
+      <c r="O149" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Avv. Paolo Brambilla</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Delibera n. 687/2025</t>
+          <t>Delibera n. 582/2025</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
-          <t>17/04/2025</t>
+          <t>02/04/2025</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H150" t="inlineStr">
+      <c r="H150" t="inlineStr"/>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>02/04/2025</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr"/>
+      <c r="K150" t="n">
+        <v>1466</v>
+      </c>
+      <c r="L150" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I150" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L150" t="inlineStr"/>
       <c r="M150" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>8264.46</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>Identificativo 2509</t>
+        </is>
+      </c>
+      <c r="O150" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Aprile Anna prof.</t>
+          <t>avv. Alberto Donati</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Determina n. 295/2025</t>
+          <t>ddg 523/2025</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H151" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H151" t="inlineStr"/>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr"/>
+      <c r="K151" t="n">
+        <v>1496</v>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr"/>
+      <c r="O151" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Da Dalt Gianfranco dott.</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Determina n. 295/2025</t>
+          <t>delibera n. 519/2025</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr">
-[...13 lines deleted...]
-        </is>
+      <c r="H152" t="inlineStr"/>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr"/>
+      <c r="K152" t="n">
+        <v>1467</v>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>5895.21</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2515</t>
+        </is>
+      </c>
+      <c r="O152" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Locatelli avv. Lorenzo</t>
+          <t>avv. Natalia Frison</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Determina n. 295/2025</t>
+          <t>ddg 420/2025</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>10/03/2025</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>392579</t>
-[...2 lines deleted...]
-      <c r="I153" t="inlineStr"/>
+          <t>compenso comprensivo di spese anticipate</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>10/03/2025</t>
+        </is>
+      </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>Liquidazione spese assistenza legale di dipendente (art. 56)</t>
-[...5 lines deleted...]
-        </is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="K153" t="n">
+        <v>1525</v>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>4838.45</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4724.12</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr"/>
+      <c r="O153" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Bianchini avv. Alfredo</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Determina n. 2038/2024</t>
+          <t>delibera 422/2025</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
-          <t>03/12/2024</t>
+          <t>10/03/2025</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>949011</t>
-[...7 lines deleted...]
-        </is>
+          <t>difesa congiunta con l'avv. Francesca Busetto, preventivo parametrato alla quantificazione per unico professionista</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>10/03/2025</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="K154" t="n">
+        <v>1462</v>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>19/01/2024</t>
+          <t>13857.83</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>13857.83</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2510</t>
+        </is>
+      </c>
+      <c r="O154" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Rosa Salva Piermarco</t>
+          <t>avv. Mario Testa</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Det. 816/2025</t>
+          <t>ddg 399/2025</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
-          <t>14/05/2025</t>
+          <t>06/03/2025</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>consulenza legale</t>
+          <t>Contenzioso</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>289384</t>
-[...2 lines deleted...]
-      <c r="I155" t="inlineStr"/>
+          <t>TRATTASI DI PAGAMENTO IN ACCONTO</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
       <c r="J155" t="inlineStr"/>
-      <c r="K155" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K155" t="n">
+        <v>1495</v>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>14/05/2025</t>
+          <t>6344</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>16384.45</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr"/>
+      <c r="O155" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Trivellato avv. Stefania</t>
+          <t>Cacciavillani avv. Chiara</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Delibera 309/2022</t>
+          <t>Delibera 400/2025</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
-          <t>23/02/2022</t>
+          <t>06/03/2025</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>899402</t>
+          <t>A saldo, l'importo comprende spese di anticipazioni</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>4790.29</t>
+          <t>06/03/2025</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Il compenso comprende l’ulteriore importo versato al patrocinatore conseguentemente all’incasso delle spese legali a cui è stata condannata controparte nella sentenza favorevole a questa Azienda.</t>
-[...5 lines deleted...]
-        </is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="K156" t="n">
+        <v>1460</v>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>17/03/2025</t>
+          <t>10238.84</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10213.84</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2505. 
+A Saldo</t>
+        </is>
+      </c>
+      <c r="O156" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>avv. Marco Benzoni</t>
+          <t>Sacco avv. Giuseppe</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>ddg 1853/2021</t>
+          <t>delibera n. 397/2025.</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
-          <t>08/11/2021</t>
+          <t>06/03/2025</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H157" t="inlineStr"/>
       <c r="I157" t="inlineStr">
         <is>
-          <t>10447.52</t>
-[...8 lines deleted...]
-      <c r="L157" t="inlineStr"/>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="K157" t="n">
+        <v>1459</v>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2512.6</t>
+        </is>
+      </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>2512.6</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2508. 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O157" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>avv. Alberto Donati</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>ddg 523/2025</t>
+          <t>&lt;p&gt;Delibera 345/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>25/02/2025</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>&lt;p&gt;Saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>2792.75</t>
-[...8 lines deleted...]
-      <c r="L158" t="inlineStr"/>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="K158" t="n">
+        <v>1458</v>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>7478.72</t>
+        </is>
+      </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>7478.72</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2195 Acconto (26/01/26) Saldo (24/07/26)</t>
+        </is>
+      </c>
+      <c r="O158" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>avv. Mario Testa</t>
+          <t>Aprile Anna prof.</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>ddg 399/2025</t>
+          <t>Determina n. 295/2025</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>20/02/2025</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>6344</t>
+          <t>Liquidazione spese assistenza legale di dipendente (art. 56)</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>16384.45</t>
+          <t>20/02/2025</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>TRATTASI DI PAGAMENTO IN ACCONTO</t>
-[...10 lines deleted...]
-          <t>39139</t>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="K159" t="n">
+        <v>1503</v>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2444</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr"/>
+      <c r="N159" t="inlineStr"/>
+      <c r="O159" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>avv. Paolo Brambilla</t>
+          <t>Da Dalt Gianfranco dott.</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>ddg 290/2025</t>
+          <t>Determina n. 295/2025</t>
         </is>
       </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
+          <t>20/02/2025</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Liquidazione spese assistenza legale di dipendente (art. 56)</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>2512.6</t>
-[...11 lines deleted...]
-          <t>39139</t>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="K160" t="n">
+        <v>1502</v>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>2444</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr"/>
+      <c r="N160" t="inlineStr"/>
+      <c r="O160" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>avv. Erica De Candido Romole</t>
+          <t>Locatelli avv. Lorenzo</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>ddg 1473/2023</t>
+          <t>Determina n. 295/2025</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
-          <t>28/08/2023</t>
+          <t>20/02/2025</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Liquidazione spese assistenza legale di dipendente (art. 56)</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>22005.73</t>
-[...11 lines deleted...]
-          <t>39139</t>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="K161" t="n">
+        <v>1501</v>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>3925.79</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr"/>
+      <c r="N161" t="inlineStr"/>
+      <c r="O161" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>avv. Davide Vianello</t>
+          <t>La Bombarda avv. Anna</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>ddg 1197/2024</t>
+          <t>Delibera n. 317/2025</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
-          <t>10/07/2024</t>
+          <t>20/02/2025</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>1468775</t>
+          <t>Saldo</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>14678.75</t>
-[...6 lines deleted...]
-        </is>
+          <t>20/02/2025</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="K162" t="n">
+        <v>1457</v>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>17/06/2025</t>
+          <t>1399.32</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>1399.32</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2504</t>
+        </is>
+      </c>
+      <c r="O162" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>avv. Frison Natalia</t>
+          <t>avv. Paolo Brambilla</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>ddg 759/2024</t>
+          <t>ddg 290/2025</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
-          <t>09/05/2024</t>
+          <t>17/02/2025</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H163" t="inlineStr">
+      <c r="H163" t="inlineStr"/>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr"/>
+      <c r="K163" t="n">
+        <v>1494</v>
+      </c>
+      <c r="L163" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I163" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L163" t="inlineStr"/>
       <c r="M163" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>2512.6</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr"/>
+      <c r="O163" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Avv. Andrea Biasia</t>
+          <t>Avv. Camilla Mastrangelo</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>523/2023</t>
+          <t>Delibera n.166/2025</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
-          <t>28/03/2023</t>
+          <t>28/01/2025</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H164" t="inlineStr"/>
       <c r="I164" t="inlineStr">
         <is>
-          <t>14299.38</t>
+          <t>28/01/2025</t>
         </is>
       </c>
       <c r="J164" t="inlineStr"/>
-      <c r="K164" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K164" t="n">
+        <v>1456</v>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>5140.18</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2502</t>
+        </is>
+      </c>
+      <c r="O164" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>avv. Mario Testa</t>
+          <t>Avv. Daniela Andriolo</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>1288/2021</t>
+          <t>Delibera n. 161/2025.</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
-          <t>05/08/2021</t>
+          <t>28/01/2025</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H165" t="inlineStr"/>
       <c r="I165" t="inlineStr">
         <is>
-          <t>21630.93</t>
+          <t>28/01/2025</t>
         </is>
       </c>
       <c r="J165" t="inlineStr"/>
-      <c r="K165" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K165" t="n">
+        <v>1455</v>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>11229</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2434.</t>
+        </is>
+      </c>
+      <c r="O165" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Zucchini Stefano</t>
+          <t>Mirate avv. Stefano</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>ddg 1054/2024</t>
+          <t>Determina n. 1482/2025</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>21/08/2025</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H166" t="inlineStr"/>
       <c r="I166" t="inlineStr">
         <is>
-          <t>1220</t>
-[...6 lines deleted...]
-        </is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>03/07/2025</t>
+        </is>
+      </c>
+      <c r="K166" t="n">
+        <v>1526</v>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
-[...4 lines deleted...]
-          <t>39139</t>
+          <t>4504.59</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr"/>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>integrazione al preventivo per attività di conciliazione (pagamento a saldo Trib. Ve RG. 5527/2022)</t>
+        </is>
+      </c>
+      <c r="O166" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Santagà avv. Matteo</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>DDG 214/2024</t>
+          <t>delibera n. 99/2025</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
-          <t>12/02/2024</t>
+          <t>21/01/2025</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H167" t="inlineStr"/>
       <c r="I167" t="inlineStr">
         <is>
-          <t>4555.56</t>
+          <t>21/01/2025</t>
         </is>
       </c>
       <c r="J167" t="inlineStr"/>
-      <c r="K167" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K167" t="n">
+        <v>1454</v>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>12/12/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>5084.25</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2444.</t>
+        </is>
+      </c>
+      <c r="O167" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Viero avv. Roberta</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Delibera 569/2025</t>
+          <t>Delibera 67/2025</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
-          <t>02/04/2025</t>
+          <t>15/01/2025</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Saldo. Il compenso è comprensivo delle spese liquidate dal Giudice in sentenza.</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>4316.08</t>
-[...8 lines deleted...]
-      <c r="L168" t="inlineStr"/>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>06/11/2025</t>
+        </is>
+      </c>
+      <c r="K168" t="n">
+        <v>1451</v>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>10135.05</t>
+        </is>
+      </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>pratica n. 2330 Acconto. € 2188,68 Saldo. € 7946,37</t>
+        </is>
+      </c>
+      <c r="O168" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Molina avv. Jacopo</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Delibera n. 904/2025.</t>
+          <t>delibera 2267/2024</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
-          <t>20/05/2025</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>acconto. Secondo Acconto.</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>14348.99</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="J169" t="inlineStr"/>
-      <c r="K169" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" t="inlineStr"/>
+      <c r="K169" t="n">
+        <v>1446</v>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>6831.7</t>
+        </is>
+      </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>8982.56</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297 I Acconto €. 4243,35 II Acconto €. 2588,35.</t>
+        </is>
+      </c>
+      <c r="O169" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Biancoli avv. Enrica</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Delibera n. 894/2025.</t>
+          <t>Delibera n. 2241/2024</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
-      <c r="E170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H170" t="inlineStr"/>
       <c r="I170" t="inlineStr">
         <is>
-          <t>7646.23</t>
-[...10 lines deleted...]
-        </is>
+          <t>23/12/2024</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr"/>
+      <c r="K170" t="n">
+        <v>1450</v>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>23/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>10458.97</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2500</t>
+        </is>
+      </c>
+      <c r="O170" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Marchi avv. Giuliano</t>
+          <t>Vedova avv. Pierluigi</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Determina 708/2025</t>
+          <t>&lt;p&gt;Delibera n. 2153/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
-          <t>23/04/2025</t>
+          <t>12/12/2024</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I171" t="inlineStr"/>
+      <c r="H171" t="inlineStr"/>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>12/12/2024</t>
+        </is>
+      </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>integrazione al preventivo originario</t>
-[...5 lines deleted...]
-        </is>
+          <t>21/07/2026</t>
+        </is>
+      </c>
+      <c r="K171" t="n">
+        <v>1449</v>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>07/05/2025</t>
+          <t>21300,24</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>21300.23</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>Pratica 2390</t>
+        </is>
+      </c>
+      <c r="O171" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Giordano avv. Stefano</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Delibera 878/2025.</t>
+          <t>delibera 2152/2024</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>12/12/2024</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H172" t="inlineStr"/>
       <c r="I172" t="inlineStr">
         <is>
-          <t>3419.42</t>
+          <t>12/12/2024</t>
         </is>
       </c>
       <c r="J172" t="inlineStr"/>
-      <c r="K172" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L172" t="inlineStr"/>
+      <c r="K172" t="n">
+        <v>1445</v>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>12515.45</t>
+        </is>
+      </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>14471.85</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297 Acconto €. 9999,52.</t>
+        </is>
+      </c>
+      <c r="O172" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Matteo Santagà</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>delibera n. 877/2025.</t>
+          <t>&lt;p&gt;Delibera 2126/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>11/12/2024</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H173" t="inlineStr"/>
       <c r="I173" t="inlineStr">
         <is>
-          <t>12819.83</t>
-[...8 lines deleted...]
-      <c r="L173" t="inlineStr"/>
+          <t>11/12/2024</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="K173" t="n">
+        <v>1448</v>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>5557.78</t>
+        </is>
+      </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>38872</t>
+          <t>5557.78</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>Pratica n 2298 a saldo data fine data firma quietanza</t>
+        </is>
+      </c>
+      <c r="O173" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Vedova avv. Pierluigi</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Delibera n. 1330/2023</t>
+          <t>Determina n. 1168/2025</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
-          <t>28/07/2023</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H174" t="inlineStr"/>
       <c r="I174" t="inlineStr">
         <is>
-          <t>13505.61</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Il compenso comprende l’ulteriore importo versato al patrocinatore conseguentemente all’incasso delle spese legali a cui è stata condannata controparte nella sentenza favorevole a questa Azienda.</t>
-[...5 lines deleted...]
-        </is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="K174" t="n">
+        <v>1521</v>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>11/12/2024</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>2001.91</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr"/>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O174" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Diego avv. Signor</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Delibera n. 732/2025</t>
+          <t>Delibera n. 2062/2024</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
-          <t>24/04/2025</t>
+          <t>02/12/2024</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Acconto</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>1860.38</t>
+          <t>02/12/2024</t>
         </is>
       </c>
       <c r="J175" t="inlineStr"/>
-      <c r="K175" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L175" t="inlineStr"/>
+      <c r="K175" t="n">
+        <v>1518</v>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2505.31</t>
+        </is>
+      </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5566.54</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2497</t>
+        </is>
+      </c>
+      <c r="O175" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Avv. Stefano Mirate</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Delibera 727/2025.</t>
+          <t>Delibera n 2050/2024</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
-          <t>24/04/2025</t>
+          <t>02/12/2024</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H176" t="inlineStr"/>
       <c r="I176" t="inlineStr">
         <is>
-          <t>39333.4</t>
-[...12 lines deleted...]
-      <c r="L176" t="inlineStr"/>
+          <t>02/12/2024</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr"/>
+      <c r="K176" t="n">
+        <v>1452</v>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>3354.18</t>
+        </is>
+      </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5832.98</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2259</t>
+        </is>
+      </c>
+      <c r="O176" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Molina avv. Jacopo</t>
+          <t>Diego avv. Signor</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Delibera n. 699/2025.</t>
+          <t>Delibera n. 2068/2024</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
-          <t>17/04/2025</t>
+          <t>02/12/2024</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H177" t="inlineStr">
+      <c r="H177" t="inlineStr"/>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>02/12/2024</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr"/>
+      <c r="K177" t="n">
+        <v>1444</v>
+      </c>
+      <c r="L177" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I177" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L177" t="inlineStr"/>
       <c r="M177" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7295.6</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2498</t>
+        </is>
+      </c>
+      <c r="O177" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>De Checchi avv. Andrea</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Delibera n. 697/2025.</t>
+          <t>Delibera n. 2046/2024</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
-          <t>17/04/2025</t>
+          <t>02/12/2024</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H178" t="inlineStr"/>
       <c r="I178" t="inlineStr">
         <is>
-          <t>11672.96</t>
-[...8 lines deleted...]
-      <c r="L178" t="inlineStr"/>
+          <t>02/12/2024</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>20/03/2025</t>
+        </is>
+      </c>
+      <c r="K178" t="n">
+        <v>1443</v>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>5682.56</t>
+        </is>
+      </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7969.71</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>Identificativo 2496/2024 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O178" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Busetto avv. Francesca</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Delibera n. 680/2025.</t>
+          <t>Determina n. 554/2026</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
-          <t>17/04/2025</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>1624656</t>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>14658.45</t>
+          <t>18/11/2024</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>L'importo del compenso comprende le spese di trasferta.</t>
-[...5 lines deleted...]
-        </is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+      <c r="K179" t="n">
+        <v>1627</v>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>23/10/2025</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>3519.4</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr"/>
+      <c r="N179" t="inlineStr"/>
+      <c r="O179" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>De' Luigi avv. Giorgio</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Delibera n. 698/2025.</t>
+          <t>&lt;p&gt;Delibera n. 1947/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
-          <t>17/04/2025</t>
+          <t>14/11/2024</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H180" t="inlineStr"/>
       <c r="I180" t="inlineStr">
         <is>
-          <t>5881.71</t>
-[...6 lines deleted...]
-        </is>
+          <t>14/11/2024</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="K180" t="n">
+        <v>1647</v>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
+          <t>9937.34</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>9937.34</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>Identificativo pratica A saldo</t>
+        </is>
+      </c>
+      <c r="O180" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Delibera 631/2025.</t>
+          <t>Delibera n.1930/2024</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
-          <t>07/04/2025</t>
+          <t>12/11/2024</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H181" t="inlineStr">
+      <c r="H181" t="inlineStr"/>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>12/11/2024</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr"/>
+      <c r="K181" t="n">
+        <v>1441</v>
+      </c>
+      <c r="L181" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I181" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L181" t="inlineStr"/>
       <c r="M181" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>13132.08</t>
+        </is>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2120</t>
+        </is>
+      </c>
+      <c r="O181" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Locatelli avv. Lorenzo</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Delibera 622/2025.</t>
+          <t>Delibera n.1928/2024</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
-          <t>07/04/2025</t>
+          <t>12/11/2024</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H182" t="inlineStr"/>
       <c r="I182" t="inlineStr">
         <is>
-          <t>2792.75</t>
+          <t>12/11/2024</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>Saldo</t>
-[...5 lines deleted...]
-        </is>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+      <c r="K182" t="n">
+        <v>1440</v>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>4216.86</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4216.86</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2289 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O182" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Biancoli avv. Enrica</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>delibera n. 604/2025.</t>
+          <t>Delibera n. 1834/2024</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
-          <t>03/04/2025</t>
+          <t>28/10/2024</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>538269</t>
+          <t>Il Compenso è comprensivo di quanto stabilito dal Giudice nella sentenza.</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>7288.67</t>
-[...6 lines deleted...]
-        </is>
+          <t>28/10/2024</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="K183" t="n">
+        <v>1635</v>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>6221.2</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>4240.2</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>Saldo</t>
+        </is>
+      </c>
+      <c r="O183" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Benzoni avv. Marco</t>
+          <t>Avv. Pier Marco Rosa Salva</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Delibera n. 573/2025</t>
+          <t>Delibera n. 1793/2024</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
-          <t>02/04/2025</t>
+          <t>21/10/2024</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H184" t="inlineStr"/>
       <c r="I184" t="inlineStr">
         <is>
-          <t>2537.6</t>
+          <t>21/10/2024</t>
         </is>
       </c>
       <c r="J184" t="inlineStr"/>
-      <c r="K184" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K184" t="n">
+        <v>1544</v>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>17/09/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5745.4</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>Pratica n. 2564.</t>
+        </is>
+      </c>
+      <c r="O184" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Locatelli avv. Lorenzo</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>delibera n. 519/2025</t>
+          <t>Delibera 1798/2024</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>21/10/2024</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Importo comprensivo di spese esenti</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>5895.21</t>
-[...8 lines deleted...]
-      <c r="L185" t="inlineStr"/>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="K185" t="n">
+        <v>1437</v>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>5348.1</t>
+        </is>
+      </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>38872</t>
+          <t>5074.82</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2136</t>
+        </is>
+      </c>
+      <c r="O185" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Delibera n. 582/2025</t>
+          <t>delibera 1775/2024</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>02/04/2025</t>
+          <t>16/10/2024</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H186" t="inlineStr"/>
       <c r="I186" t="inlineStr">
         <is>
-          <t>8264.46</t>
-[...8 lines deleted...]
-      <c r="L186" t="inlineStr"/>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="K186" t="n">
+        <v>1617</v>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>4377.36</t>
+        </is>
+      </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>DB. n. 2571. A saldo</t>
+        </is>
+      </c>
+      <c r="O186" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Avv. Vianelli Federico</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Determina. 216/2025</t>
+          <t>Delibera 1753/2024</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
-          <t>10/02/2025</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H187" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H187" t="inlineStr"/>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="K187" t="n">
+        <v>1436</v>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>08/01/2025</t>
+          <t>4377.36</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>pratica n. 2333</t>
+        </is>
+      </c>
+      <c r="O187" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>dott. De Dominicis Giovan Battista</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Determina n.1973/2024.</t>
+          <t>Delibera n. 1709/2024</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
+          <t>07/10/2024</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H188" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H188" t="inlineStr"/>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="K188" t="n">
+        <v>1628</v>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>07/11/2024</t>
+          <t>20990.61</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>20990.61</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2596</t>
+        </is>
+      </c>
+      <c r="O188" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Delibera n. 214/2020</t>
+          <t>Delibera 1700/2024</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
-          <t>19/02/2020</t>
+          <t>03/10/2024</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H189" t="inlineStr"/>
       <c r="I189" t="inlineStr">
         <is>
-          <t>4282.52</t>
+          <t>03/10/2024</t>
         </is>
       </c>
       <c r="J189" t="inlineStr"/>
-      <c r="K189" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L189" t="inlineStr"/>
+      <c r="K189" t="n">
+        <v>1435</v>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>1847.62</t>
+        </is>
+      </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2918.24</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>pratica n. 2334</t>
+        </is>
+      </c>
+      <c r="O189" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Bianchini avv. Alfredo</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>delibera 422/2025</t>
+          <t>Delibera n. 1570/2024</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
-          <t>10/03/2025</t>
+          <t>17/09/2024</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H190" t="inlineStr"/>
       <c r="I190" t="inlineStr">
         <is>
-          <t>13857.83</t>
+          <t>17/09/2024</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>difesa congiunta con l'avv. Francesca Busetto, preventivo parametrato alla quantificazione per unico professionista</t>
-[...5 lines deleted...]
-        </is>
+          <t>12/03/2026</t>
+        </is>
+      </c>
+      <c r="K190" t="n">
+        <v>1453</v>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>27/03/2025</t>
+          <t>7289.77</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7289.76</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>pratica n.2348 Acconto € 2535.95 Saldo € 4753,82. Sentenza 12 marzo 2026</t>
+        </is>
+      </c>
+      <c r="O190" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>La Bombarda avv. Anna</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Determina n. 178/2025.</t>
+          <t>Delibera n. 1546/2024</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>16/09/2024</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H191" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I191" t="inlineStr"/>
+      <c r="H191" t="inlineStr"/>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>16/09/2024</t>
+        </is>
+      </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>16/06/2025</t>
+        </is>
+      </c>
+      <c r="K191" t="n">
+        <v>1601</v>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>10/02/2025</t>
+          <t>3537.77</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4316.08</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>identificativo pratica 
+A saldo. Deposito CTU definitiva</t>
+        </is>
+      </c>
+      <c r="O191" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Cacciavillani avv. Chiara</t>
+          <t>Mel avv. Andrea</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Delibera 400/2025</t>
+          <t>&lt;p&gt;Determina n. 652/2026&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>09/04/2026</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>1023884</t>
+          <t>&lt;p&gt;Integrazione al preventivo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>10213.84</t>
+          <t>04/09/2024</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>A saldo, l'importo comprende spese di anticipazioni</t>
-[...6 lines deleted...]
-      </c>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr"/>
       <c r="L192" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
+          <t>2317.71</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr"/>
+      <c r="O192" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Sacco avv. Giuseppe</t>
+          <t>Francesco Sarti</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>delibera n. 397/2025.</t>
+          <t>delibera n. 1493/2024</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
-          <t>06/03/2025</t>
+          <t>04/09/2024</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H193" t="inlineStr"/>
       <c r="I193" t="inlineStr">
         <is>
-          <t>2512.6</t>
-[...6 lines deleted...]
-        </is>
+          <t>04/09/2024</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>12/11/2024</t>
+        </is>
+      </c>
+      <c r="K193" t="n">
+        <v>1602</v>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>1551.05</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>2792.76</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>A saldo (22/01/26). l Ricorso non ammissibile</t>
+        </is>
+      </c>
+      <c r="O193" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Avv. Mel Andrea</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Delibera 345/2025</t>
+          <t>Delibera n. 1509/2024</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>04/09/2024</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H194" t="inlineStr"/>
       <c r="I194" t="inlineStr">
         <is>
-          <t>7478.72</t>
-[...8 lines deleted...]
-      <c r="L194" t="inlineStr"/>
+          <t>04/09/2024</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="K194" t="n">
+        <v>1438</v>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>10115.4</t>
+        </is>
+      </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>9875.32</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2404 
+ Importo superiore al preventivo per pagamento del Contributo Unificato.</t>
+        </is>
+      </c>
+      <c r="O194" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>La Bombarda avv. Anna</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Delibera n. 317/2025</t>
+          <t>Delibera n. 1363/2024</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
-          <t>20/02/2025</t>
+          <t>09/08/2024</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H195" t="inlineStr"/>
       <c r="I195" t="inlineStr">
         <is>
-          <t>1399.32</t>
+          <t>09/08/2024</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>Saldo</t>
-[...5 lines deleted...]
-        </is>
+          <t>14/08/2024</t>
+        </is>
+      </c>
+      <c r="K195" t="n">
+        <v>1432</v>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>1808.56</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>10798.94</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>Identificativo 2487</t>
+        </is>
+      </c>
+      <c r="O195" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Avv. Camilla Mastrangelo</t>
+          <t>Marchi avv. Giuliano</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Delibera n.166/2025</t>
+          <t>Determina 1034/2025</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
+          <t>16/06/2025</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>integrazione al preventivo originario</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>5140.18</t>
-[...11 lines deleted...]
-          <t>14777</t>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>20/06/2025</t>
+        </is>
+      </c>
+      <c r="K196" t="n">
+        <v>1511</v>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>1903.2</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr"/>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1882</t>
+        </is>
+      </c>
+      <c r="O196" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Avv. Daniela Andriolo</t>
+          <t>Marchi avv. Giuliano</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Delibera n. 161/2025.</t>
+          <t>Determina 708/2025</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
+          <t>23/04/2025</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>integrazione al preventivo originario</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>11229</t>
-[...11 lines deleted...]
-          <t>14777</t>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="K197" t="n">
+        <v>1482</v>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>4279.64</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr"/>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1882</t>
+        </is>
+      </c>
+      <c r="O197" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>delibera n. 99/2025</t>
+          <t>&lt;p&gt;Delibera 1347/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
-          <t>21/01/2025</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H198" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H198" t="inlineStr"/>
       <c r="I198" t="inlineStr">
         <is>
-          <t>5084.25</t>
-[...8 lines deleted...]
-      <c r="L198" t="inlineStr"/>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="K198" t="n">
+        <v>1430</v>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>1459.12</t>
+        </is>
+      </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>38664</t>
+          <t>2918.24</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>pratica n. 2479</t>
+        </is>
+      </c>
+      <c r="O198" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Marchi avv. Giuliano</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Delibera n. 1570/2024</t>
+          <t>Delibera 1352/2024</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
-          <t>17/09/2024</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>728977</t>
+          <t>il compenso comprende spese anticipate di mediazione</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>7289.76</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="J199" t="inlineStr"/>
-      <c r="K199" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K199" t="n">
+        <v>1429</v>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>12/03/2026</t>
+          <t>19802.91</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>19962.22</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1882</t>
+        </is>
+      </c>
+      <c r="O199" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>Diego avv. Signor</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Delibera n 2050/2024</t>
+          <t>Delibera n. 1346/2024</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
-          <t>02/12/2024</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H200" t="inlineStr"/>
       <c r="I200" t="inlineStr">
         <is>
-          <t>5832.98</t>
-[...8 lines deleted...]
-      <c r="L200" t="inlineStr"/>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="K200" t="n">
+        <v>1428</v>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>21886.8</t>
+        </is>
+      </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>21886.8</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2485</t>
+        </is>
+      </c>
+      <c r="O200" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Molin avv. Marco</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Delibera 67/2025</t>
+          <t>Delibera 1307/2024.</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
-          <t>15/01/2025</t>
+          <t>01/08/2024</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>1013505</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>4377.36</t>
+          <t>01/08/2024</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Saldo. Il compenso è comprensivo delle spese liquidate dal Giudice in sentenza.</t>
-[...5 lines deleted...]
-        </is>
+          <t>29/10/2025</t>
+        </is>
+      </c>
+      <c r="K201" t="n">
+        <v>1593</v>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>06/11/2025</t>
+          <t>2229.54</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2229.54</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>DB n. 
+A Saldo. 
+Deposito CTU definitiva</t>
+        </is>
+      </c>
+      <c r="O201" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Biancoli avv. Enrica</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Delibera n. 2241/2024</t>
+          <t>Determina n. 1167/2025</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
-      <c r="E202" t="inlineStr"/>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H202" t="inlineStr"/>
       <c r="I202" t="inlineStr">
         <is>
-          <t>10458.97</t>
-[...11 lines deleted...]
-          <t>14777</t>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="K202" t="n">
+        <v>1522</v>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>4746.23</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr"/>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O202" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Vedova avv. Pierluigi</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Delibera n. 2153/2024</t>
+          <t>Delibera n. 1291/2024</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
-          <t>12/12/2024</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H203" t="inlineStr"/>
       <c r="I203" t="inlineStr">
         <is>
-          <t>21300.23</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="J203" t="inlineStr"/>
-      <c r="K203" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" t="inlineStr"/>
+      <c r="K203" t="n">
+        <v>1431</v>
+      </c>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>16931.45</t>
+        </is>
+      </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>29182.4</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2484</t>
+        </is>
+      </c>
+      <c r="O203" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Matteo Santagà</t>
+          <t>Avv. Paolo Brambilla</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Delibera 2126/2024</t>
+          <t>&lt;p&gt;Delibera n. 1265/2024&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
-          <t>11/12/2024</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>&lt;p&gt;A saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>4555.56</t>
-[...8 lines deleted...]
-      <c r="L204" t="inlineStr"/>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="K204" t="n">
+        <v>1427</v>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>16384.65</t>
+        </is>
+      </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>16384.45</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2299</t>
+        </is>
+      </c>
+      <c r="O204" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ananian Viviana</t>
+          <t>avv. Davide Vianello</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Determina n. 2038/2024</t>
+          <t>ddg 1197/2024</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
-          <t>25/03/2024</t>
+          <t>10/07/2024</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H205" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H205" t="inlineStr"/>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>10/07/2024</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="K205" t="n">
+        <v>1492</v>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>03/12/2024</t>
+          <t>14687.75</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>14678.75</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr"/>
+      <c r="O205" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>delibera 2267/2024</t>
+          <t>delibera 1184/2024</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
-          <t>30/12/2024</t>
+          <t>09/07/2024</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H206" t="inlineStr"/>
       <c r="I206" t="inlineStr">
         <is>
-          <t>8982.56</t>
-[...12 lines deleted...]
-      <c r="L206" t="inlineStr"/>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr"/>
+      <c r="K206" t="n">
+        <v>1426</v>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>628.06</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>mediazione, il compenso comprende 190,32 euro da versare all'Organismo di Mediazione</t>
+        </is>
+      </c>
+      <c r="O206" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>avv. Donati Alberto</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>delibera 2152/2024</t>
+          <t>delibera 1141/2024</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
-          <t>12/12/2024</t>
+          <t>03/07/2024</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H207" t="inlineStr"/>
       <c r="I207" t="inlineStr">
         <is>
-          <t>14471.85</t>
+          <t>03/07/2024</t>
         </is>
       </c>
       <c r="J207" t="inlineStr"/>
-      <c r="K207" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L207" t="inlineStr"/>
+      <c r="K207" t="n">
+        <v>1425</v>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1459.12</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>indagini difensive</t>
+        </is>
+      </c>
+      <c r="O207" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Diego avv. Signor</t>
+          <t>Zucchini Stefano</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Delibera n. 2068/2024</t>
+          <t>Delibera n. 918/2025.</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
-          <t>02/12/2024</t>
+          <t>25/06/2024</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H208" t="inlineStr"/>
       <c r="I208" t="inlineStr">
         <is>
-          <t>7295.6</t>
-[...8 lines deleted...]
-      <c r="L208" t="inlineStr"/>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="K208" t="n">
+        <v>1531</v>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>1220</t>
+        </is>
+      </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr"/>
+      <c r="O208" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Zucchini Stefano</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Delibera n. 2046/2024</t>
+          <t>ddg 1054/2024</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
-          <t>02/12/2024</t>
+          <t>25/06/2024</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H209" t="inlineStr"/>
       <c r="I209" t="inlineStr">
         <is>
-          <t>7969.71</t>
-[...6 lines deleted...]
-        </is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>06/03/2025</t>
+        </is>
+      </c>
+      <c r="K209" t="n">
+        <v>1488</v>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>20/03/2025</t>
+          <t>1220</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr"/>
+      <c r="O209" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Tiengo prof. Cesare</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>delibera n. 597/2024</t>
+          <t>Delibera n. 916/2024</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>05/06/2024</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>tecnico di parte</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr"/>
       <c r="I210" t="inlineStr">
         <is>
-          <t>1830</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/06/2024</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>24/07/2024</t>
+        </is>
+      </c>
+      <c r="K210" t="n">
+        <v>1424</v>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>5836.48</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5836.48</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2476</t>
+        </is>
+      </c>
+      <c r="O210" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Delibera n.1930/2024</t>
+          <t>Delibera 842/2024</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
-          <t>12/11/2024</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H211" t="inlineStr">
+      <c r="H211" t="inlineStr"/>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr"/>
+      <c r="K211" t="n">
+        <v>1420</v>
+      </c>
+      <c r="L211" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I211" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L211" t="inlineStr"/>
       <c r="M211" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5877.33</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>numero pratica 2470</t>
+        </is>
+      </c>
+      <c r="O211" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Bond avv. Riccardo</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Delibera n.1928/2024</t>
+          <t>delibera 836/2024</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
-          <t>12/11/2024</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H212" t="inlineStr"/>
       <c r="I212" t="inlineStr">
         <is>
-          <t>4216.86</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="J212" t="inlineStr"/>
-      <c r="K212" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K212" t="n">
+        <v>1419</v>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>22/12/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7222.64</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2471</t>
+        </is>
+      </c>
+      <c r="O212" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Verino avv. Mario Ettore</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Delibera 578/2022</t>
+          <t>Delibera 841/2024</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
-          <t>05/04/2022</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H213" t="inlineStr"/>
       <c r="I213" t="inlineStr">
         <is>
-          <t>1522.56</t>
-[...10 lines deleted...]
-        </is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr"/>
+      <c r="K213" t="n">
+        <v>1413</v>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>01/08/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2248.51</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>numero pratica 2367</t>
+        </is>
+      </c>
+      <c r="O213" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Avv. Mel Andrea</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Delibera n. 1509/2024</t>
+          <t>delibera 800/2024</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
-          <t>04/09/2024</t>
+          <t>15/05/2024</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H214" t="inlineStr"/>
       <c r="I214" t="inlineStr">
         <is>
-          <t>9875.32</t>
+          <t>15/05/2024</t>
         </is>
       </c>
       <c r="J214" t="inlineStr"/>
-      <c r="K214" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K214" t="n">
+        <v>1412</v>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>06/05/2025</t>
+          <t>7289.76</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7289.77</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2034 
+A saldo.</t>
+        </is>
+      </c>
+      <c r="O214" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Locatelli avv. Lorenzo</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Delibera 1798/2024</t>
+          <t>Delibera n. 767/2024</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
-          <t>21/10/2024</t>
+          <t>13/05/2024</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>53481</t>
+          <t>L'importo del compenso è comprensivo del CU.</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>5074.82</t>
+          <t>13/05/2024</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>Importo comprensivo di spese esenti</t>
-[...5 lines deleted...]
-        </is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+      <c r="K215" t="n">
+        <v>1372</v>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
+          <t>13918.08</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>13132.08</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2469 Acconto € 6622,48 - Saldo €. 7395,60</t>
+        </is>
+      </c>
+      <c r="O215" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>avv. Frison Natalia</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Delibera 1753/2024</t>
+          <t>&lt;p&gt;determina n.1923/2025&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
-          <t>11/10/2024</t>
+          <t>27/10/2025</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H216" t="inlineStr"/>
       <c r="I216" t="inlineStr">
         <is>
-          <t>4377.36</t>
-[...7 lines deleted...]
-      </c>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr"/>
       <c r="L216" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>4656.47</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>importo aggiornato alla luce della nuova attività che si è resa necessaria</t>
+        </is>
+      </c>
+      <c r="O216" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>avv. Frison Natalia</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Delibera 1700/2024</t>
+          <t>ddg 759/2024</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
-          <t>03/10/2024</t>
+          <t>09/05/2024</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H217" t="inlineStr"/>
       <c r="I217" t="inlineStr">
         <is>
-          <t>2918.24</t>
+          <t>09/05/2024</t>
         </is>
       </c>
       <c r="J217" t="inlineStr"/>
-      <c r="K217" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L217" t="inlineStr"/>
+      <c r="K217" t="n">
+        <v>1491</v>
+      </c>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4515.76</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr"/>
+      <c r="O217" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>avv. Davide Vianello</t>
+          <t>Panetta avv. Annalisa</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>ddg 288/2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delibera 756/2024</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
-          <t>02/03/2020</t>
+          <t>09/05/2024</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H218" t="inlineStr"/>
       <c r="I218" t="inlineStr">
         <is>
-          <t>18498.73</t>
+          <t>09/05/2024</t>
         </is>
       </c>
       <c r="J218" t="inlineStr"/>
-      <c r="K218" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K218" t="n">
+        <v>1418</v>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>13/05/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>1827.5</t>
+        </is>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>ricorso 696 bis cpc P.R.</t>
+        </is>
+      </c>
+      <c r="O218" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>avv. Renata Cortivo</t>
+          <t>Vedova avv. Pierluigi</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>det. 930/2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delibera n. 735/2024</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>08/05/2024</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H219" t="inlineStr"/>
       <c r="I219" t="inlineStr">
         <is>
-          <t>3241.16</t>
+          <t>08/05/2024</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>il compenso comprende spese esenti anticipate per l'Azienda</t>
-[...5 lines deleted...]
-        </is>
+          <t>20/03/2025</t>
+        </is>
+      </c>
+      <c r="K219" t="n">
+        <v>1417</v>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>4316.08</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>Ricorso 696 bis cpc C.Y.</t>
+        </is>
+      </c>
+      <c r="O219" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Delibera n. 1363/2024</t>
+          <t>Delibera 742/2024</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
-          <t>09/08/2024</t>
+          <t>08/05/2024</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>180856</t>
+          <t>A saldo.</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>10798.94</t>
-[...6 lines deleted...]
-        </is>
+          <t>08/05/2024</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>21/07/2025</t>
+        </is>
+      </c>
+      <c r="K220" t="n">
+        <v>1411</v>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>14/08/2024</t>
+          <t>4377.36</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>pratica n. 2381</t>
+        </is>
+      </c>
+      <c r="O220" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Delibera n. 1291/2024</t>
+          <t>Delibera n. 743/2024</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>08/05/2024</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H221" t="inlineStr"/>
       <c r="I221" t="inlineStr">
         <is>
-          <t>29182.4</t>
+          <t>08/05/2024</t>
         </is>
       </c>
       <c r="J221" t="inlineStr"/>
-      <c r="K221" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L221" t="inlineStr"/>
+      <c r="K221" t="n">
+        <v>1410</v>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7924.48</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2473</t>
+        </is>
+      </c>
+      <c r="O221" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Avv. Stefano Mirate</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Delibera 1347/2024</t>
+          <t>delibera 734/2024</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>08/05/2024</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>145912</t>
+          <t>Acconto Saldo. Importo più basso del preventivo per conciliazione delle parti</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>2918.24</t>
-[...6 lines deleted...]
-        </is>
+          <t>08/05/2024</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>23/10/2025</t>
+        </is>
+      </c>
+      <c r="K222" t="n">
+        <v>1382</v>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>6274.07</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>8797.19</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2468</t>
+        </is>
+      </c>
+      <c r="O222" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Marchi avv. Giuliano</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Delibera 1352/2024</t>
+          <t>Delibera n. 692/2024</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H223" t="inlineStr"/>
       <c r="I223" t="inlineStr">
         <is>
-          <t>19962.22</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>il compenso comprende spese anticipate di mediazione</t>
-[...7 lines deleted...]
-      <c r="L223" t="inlineStr"/>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="K223" t="n">
+        <v>1416</v>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2512.6</t>
+        </is>
+      </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2512.6</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>ricorso 696 bis cpc P.A.M.</t>
+        </is>
+      </c>
+      <c r="O223" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Diego avv. Signor</t>
+          <t>Rossi avv. Francesco</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Delibera n. 1346/2024</t>
+          <t>Delibera n. 685/2024</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H224" t="inlineStr"/>
       <c r="I224" t="inlineStr">
         <is>
-          <t>21886.8</t>
-[...6 lines deleted...]
-        </is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="K224" t="n">
+        <v>1384</v>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5982.98</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2462</t>
+        </is>
+      </c>
+      <c r="O224" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Avv. Paolo Brambilla</t>
+          <t>Bianchini avv. Alfredo</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Delibera n. 1265/2024</t>
+          <t>Delibera 652/2024</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>22/04/2024</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H225" t="inlineStr">
+      <c r="H225" t="inlineStr"/>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr"/>
+      <c r="K225" t="n">
+        <v>1364</v>
+      </c>
+      <c r="L225" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I225" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L225" t="inlineStr"/>
       <c r="M225" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4832.86</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2260</t>
+        </is>
+      </c>
+      <c r="O225" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Benzoni avv. Marco</t>
+          <t>Sarti avv. Francesco</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>delibera 1184/2024</t>
+          <t>Delibera 666/2024</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
-          <t>09/07/2024</t>
+          <t>22/04/2024</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H226" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H226" t="inlineStr"/>
       <c r="I226" t="inlineStr">
         <is>
-          <t>628.06</t>
-[...9 lines deleted...]
-      <c r="M226" t="inlineStr"/>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="K226" t="n">
+        <v>1359</v>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>5205.42</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>21299.8</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>A saldo 
+Quietanza a risoluzione contenzioso</t>
+        </is>
+      </c>
+      <c r="O226" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>avv. Donati Alberto</t>
+          <t>Tiengo prof. Cesare</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>delibera 1141/2024</t>
+          <t>delibera n. 597/2024</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
-          <t>03/07/2024</t>
+          <t>10/04/2024</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>tecnico di parte</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr"/>
       <c r="I227" t="inlineStr">
         <is>
-          <t>1459.12</t>
-[...9 lines deleted...]
-      <c r="M227" t="inlineStr"/>
+          <t>10/04/2024</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="K227" t="n">
+        <v>1442</v>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>1830</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>1830</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2304</t>
+        </is>
+      </c>
+      <c r="O227" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Levantino avv. Andrea</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Delibera n. 916/2024</t>
+          <t>Delibera n. 593/2024</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
-          <t>05/06/2024</t>
+          <t>10/04/2024</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H228" t="inlineStr"/>
       <c r="I228" t="inlineStr">
         <is>
-          <t>5836.48</t>
+          <t>10/04/2024</t>
         </is>
       </c>
       <c r="J228" t="inlineStr"/>
-      <c r="K228" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K228" t="n">
+        <v>1381</v>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>24/07/2024</t>
+          <t>2415.8</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4831.59</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr"/>
+      <c r="O228" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Determina 807/2024</t>
+          <t>Determina n. 646/2024</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
-          <t>07/05/2024</t>
+          <t>09/04/2024</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H229" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H229" t="inlineStr"/>
       <c r="I229" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>09/04/2024</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>integrazione al preventivo originario</t>
-[...10 lines deleted...]
-          <t>14138</t>
+          <t>06/05/2024</t>
+        </is>
+      </c>
+      <c r="K229" t="n">
+        <v>1368</v>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>7710.73</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr"/>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O229" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Tiengo prof. Cesare</t>
+          <t>Miniero avv. Vittorio</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>delibera n. 168/2024</t>
+          <t>delibera 559/2024</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
-          <t>05/02/2024</t>
+          <t>04/04/2024</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>tecnico di parte</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr"/>
       <c r="I230" t="inlineStr">
         <is>
-          <t>1830</t>
+          <t>04/04/2024</t>
         </is>
       </c>
       <c r="J230" t="inlineStr"/>
-      <c r="K230" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K230" t="n">
+        <v>1409</v>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>02/04/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>26932.44</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2460</t>
+        </is>
+      </c>
+      <c r="O230" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Bianchini avv. Alfredo</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Determina 975/2024</t>
+          <t>Delibera 555/2024</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>04/04/2024</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>971396</t>
+          <t>Il compenso comprende spese esenti anticipate per l'Azienda</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>04/04/2024</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>integrazione al preventivo originario</t>
-[...5 lines deleted...]
-        </is>
+          <t>31/07/2025</t>
+        </is>
+      </c>
+      <c r="K231" t="n">
+        <v>1402</v>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>23/11/2023</t>
+          <t>1739.92</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1671.74</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2461</t>
+        </is>
+      </c>
+      <c r="O231" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Delibera 842/2024</t>
+          <t>Delibera n. 558/2024</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>04/04/2024</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>L'importo comprende anche il CU.</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>5877.33</t>
-[...8 lines deleted...]
-      <c r="L232" t="inlineStr"/>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>12/08/2025</t>
+        </is>
+      </c>
+      <c r="K232" t="n">
+        <v>1376</v>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>5907.89</t>
+        </is>
+      </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5512.76</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2445 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O232" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Bond avv. Riccardo</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>delibera 836/2024</t>
+          <t>delibera 541/2024</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>03/04/2024</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H233" t="inlineStr"/>
       <c r="I233" t="inlineStr">
         <is>
-          <t>7222.64</t>
-[...8 lines deleted...]
-      <c r="L233" t="inlineStr"/>
+          <t>03/04/2024</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="K233" t="n">
+        <v>1415</v>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>1903.2</t>
+        </is>
+      </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1905</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>ricorso ex art. 696 cpc F.A.</t>
+        </is>
+      </c>
+      <c r="O233" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Panetta avv. Annalisa</t>
+          <t>Ananian Viviana</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Delibera 756/2024</t>
+          <t>Determina n. 582/2024</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
-          <t>09/05/2024</t>
+          <t>25/03/2024</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H234" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H234" t="inlineStr"/>
       <c r="I234" t="inlineStr">
         <is>
-          <t>1827.5</t>
-[...11 lines deleted...]
-          <t>14138</t>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>06/05/2024</t>
+        </is>
+      </c>
+      <c r="K234" t="n">
+        <v>1370</v>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>2440</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr"/>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O234" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Vedova avv. Pierluigi</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Delibera n. 735/2024</t>
+          <t>Determina n. 582/2024</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
-          <t>08/05/2024</t>
+          <t>25/03/2024</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H235" t="inlineStr"/>
       <c r="I235" t="inlineStr">
         <is>
-          <t>4316.08</t>
-[...6 lines deleted...]
-        </is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="K235" t="n">
+        <v>1369</v>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>20/03/2025</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>4746.23</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr"/>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O235" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Trivellato avv. T. Ferdinando e De Luigi avv. Giorgio</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Delibera n. 692/2024</t>
+          <t>Delibera 498/24</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>25/03/2024</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>25126</t>
+          <t>saldo</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>2512.6</t>
-[...6 lines deleted...]
-        </is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="K236" t="n">
+        <v>1352</v>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
+          <t>21298.85</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>21298.85</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2458</t>
+        </is>
+      </c>
+      <c r="O236" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Benzoni avv. Marco</t>
+          <t>Viero avv. Roberta</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>delibera 541/2024</t>
+          <t>Delibera 432/2024</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
-          <t>03/04/2024</t>
+          <t>14/03/2024</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H237" t="inlineStr"/>
       <c r="I237" t="inlineStr">
         <is>
-          <t>1905</t>
-[...6 lines deleted...]
-        </is>
+          <t>14/03/2024</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="K237" t="n">
+        <v>1414</v>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>14/05/2024</t>
-[...2 lines deleted...]
-      <c r="M237" t="inlineStr"/>
+          <t>4459.08</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>4459.08</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>ricorso 696 bis cpc B.G.</t>
+        </is>
+      </c>
+      <c r="O237" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Viero avv. Roberta</t>
+          <t>Calì avv. Mario</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Delibera 432/2024</t>
+          <t>Delibera 433/2024</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>14/03/2024</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H238" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H238" t="inlineStr"/>
       <c r="I238" t="inlineStr">
         <is>
-          <t>4459.08</t>
+          <t>14/03/2024</t>
         </is>
       </c>
       <c r="J238" t="inlineStr"/>
-      <c r="K238" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K238" t="n">
+        <v>1356</v>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2640.04</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2464</t>
+        </is>
+      </c>
+      <c r="O238" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Delibera 841/2024</t>
+          <t>Determina n. 478/2024</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>13/03/2024</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H239" t="inlineStr"/>
       <c r="I239" t="inlineStr">
         <is>
-          <t>2248.51</t>
-[...11 lines deleted...]
-          <t>14138</t>
+          <t>13/03/2024</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>18/03/2024</t>
+        </is>
+      </c>
+      <c r="K239" t="n">
+        <v>1355</v>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>5931.32</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr"/>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O239" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>delibera 800/2024</t>
+          <t>Determina n. 477/2024</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
-          <t>15/05/2024</t>
+          <t>13/03/2024</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H240" t="inlineStr"/>
       <c r="I240" t="inlineStr">
         <is>
-          <t>7289.77</t>
-[...8 lines deleted...]
-      <c r="L240" t="inlineStr"/>
+          <t>13/03/2024</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="K240" t="n">
+        <v>1348</v>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>5931.32</t>
+        </is>
+      </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5931.32</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>art. 88 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O240" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Delibera 742/2024</t>
+          <t>Determina n. 445/2024</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
-          <t>08/05/2024</t>
+          <t>08/03/2024</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H241" t="inlineStr"/>
       <c r="I241" t="inlineStr">
         <is>
-          <t>4377.36</t>
+          <t>08/03/2024</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>A saldo.</t>
-[...5 lines deleted...]
-        </is>
+          <t>14/03/2024</t>
+        </is>
+      </c>
+      <c r="K241" t="n">
+        <v>1371</v>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>21/07/2025</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>3856.31</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr"/>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>art. 67 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O241" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Delibera n. 743/2024</t>
+          <t>Determina 441/2024</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
-          <t>08/05/2024</t>
+          <t>07/03/2024</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
+          <t>vedasi delibera 1568/2022</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>07/03/2024</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="K242" t="n">
+        <v>1362</v>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>13437.04</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I242" t="inlineStr">
-[...13 lines deleted...]
-          <t>14138</t>
+      <c r="N242" t="inlineStr"/>
+      <c r="O242" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Miniero avv. Vittorio</t>
+          <t>Koussis dott. Haralabos</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>delibera 559/2024</t>
+          <t>Delibera n. 363/2024</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
-          <t>04/04/2024</t>
+          <t>06/03/2024</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H243" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H243" t="inlineStr"/>
       <c r="I243" t="inlineStr">
         <is>
-          <t>26932.44</t>
-[...8 lines deleted...]
-      <c r="L243" t="inlineStr"/>
+          <t>06/03/2024</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="K243" t="n">
+        <v>1648</v>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>1830</t>
+        </is>
+      </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1830</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>Identificativo pratica A saldo</t>
+        </is>
+      </c>
+      <c r="O243" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Molin avv. Marco</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Delibera 300/2024</t>
+          <t>delibera n. 369/2024</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>06/03/2024</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H244" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H244" t="inlineStr"/>
       <c r="I244" t="inlineStr">
         <is>
-          <t>2792.75</t>
-[...10 lines deleted...]
-        </is>
+          <t>06/03/2024</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr"/>
+      <c r="K244" t="n">
+        <v>1345</v>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>03/03/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>13132.08</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2459</t>
+        </is>
+      </c>
+      <c r="O244" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Avv. Camilla Mastrangelo</t>
+          <t>Molin avv. Marco</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Delibera n.97/2024</t>
+          <t>Delibera 300/2024</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
-          <t>19/01/2024</t>
+          <t>26/02/2024</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>A Saldo.</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>03/03/2025</t>
+        </is>
+      </c>
+      <c r="K245" t="n">
+        <v>1408</v>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
           <t>2792.75</t>
         </is>
       </c>
-      <c r="J245" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="L245" t="inlineStr"/>
       <c r="M245" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>ricorso 696 bis cpc M.P.</t>
+        </is>
+      </c>
+      <c r="O245" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>La Bombarda avv. Anna</t>
+          <t>Dott.ssa Gaio Elena</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Delibera n. 17/2024</t>
+          <t>Delibera n. 292/2024</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
-          <t>04/01/2024</t>
+          <t>23/02/2024</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H246" t="inlineStr"/>
       <c r="I246" t="inlineStr">
         <is>
-          <t>1827.5</t>
-[...8 lines deleted...]
-      <c r="L246" t="inlineStr"/>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="K246" t="n">
+        <v>1506</v>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>1220</t>
+        </is>
+      </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>Identificativo pratica</t>
+        </is>
+      </c>
+      <c r="O246" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>Santagà avv. Matteo</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Determina n. 907/2024</t>
+          <t>DDG 214/2024</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
-          <t>22/05/2024</t>
+          <t>12/02/2024</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H247" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H247" t="inlineStr"/>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>12/02/2024</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>12/12/2024</t>
+        </is>
+      </c>
+      <c r="K247" t="n">
+        <v>1487</v>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>22/05/2024</t>
+          <t>4555.56</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4555.56</t>
+        </is>
+      </c>
+      <c r="N247" t="inlineStr"/>
+      <c r="O247" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>dott. Paolo Moreni</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>n.840 del 14/05/2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delibera n. 213/2024</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
-          <t>14/05/2021</t>
+          <t>12/02/2024</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H248" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H248" t="inlineStr"/>
       <c r="I248" t="inlineStr">
         <is>
-          <t>3660</t>
-[...6 lines deleted...]
-        </is>
+          <t>12/02/2024</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="K248" t="n">
+        <v>1383</v>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>5682.56</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>7969.71</t>
+        </is>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>Identificativo 2455</t>
+        </is>
+      </c>
+      <c r="O248" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Delibera 555/2024</t>
+          <t>Delibera n. 189/2024</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
-          <t>04/04/2024</t>
+          <t>08/02/2024</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H249" t="inlineStr"/>
       <c r="I249" t="inlineStr">
         <is>
-          <t>1671.74</t>
-[...10 lines deleted...]
-        </is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr"/>
+      <c r="K249" t="n">
+        <v>1353</v>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>31/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>16384.46</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2315</t>
+        </is>
+      </c>
+      <c r="O249" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>avv. Donati Alberto</t>
+          <t>Tiengo prof. Cesare</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>delibera 83/2024</t>
+          <t>delibera n. 168/2024</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
-          <t>09/01/2024</t>
+          <t>05/02/2024</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>tecnico di parte</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr"/>
       <c r="I250" t="inlineStr">
         <is>
-          <t>10289.71</t>
-[...9 lines deleted...]
-      <c r="M250" t="inlineStr"/>
+          <t>05/02/2024</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="K250" t="n">
+        <v>1422</v>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>1830</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>1830</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2398</t>
+        </is>
+      </c>
+      <c r="O250" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Levantino avv. Andrea</t>
+          <t>Avv. Camilla Mastrangelo</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Delibera n. 1942/2023</t>
+          <t>Delibera n.97/2024</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
-          <t>29/11/2023</t>
+          <t>19/01/2024</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H251" t="inlineStr"/>
       <c r="I251" t="inlineStr">
         <is>
-          <t>4440.8</t>
+          <t>19/01/2024</t>
         </is>
       </c>
       <c r="J251" t="inlineStr"/>
-      <c r="K251" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K251" t="n">
+        <v>1407</v>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>09/04/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>ricorso 696 bis cpc G.G.</t>
+        </is>
+      </c>
+      <c r="O251" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Benzoni avv. Marco</t>
+          <t>avv. Donati Alberto</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>delibera 1658/2023</t>
+          <t>delibera 83/2024</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
-          <t>04/10/2023</t>
+          <t>09/01/2024</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H252" t="inlineStr"/>
       <c r="I252" t="inlineStr">
         <is>
-          <t>15225.6</t>
+          <t>09/01/2024</t>
         </is>
       </c>
       <c r="J252" t="inlineStr"/>
-      <c r="K252" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K252" t="n">
+        <v>1401</v>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>10289.71</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>atto di citazione S.G.</t>
+        </is>
+      </c>
+      <c r="O252" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>La Bombarda avv. Anna</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Delibera n. 1444/2023</t>
+          <t>Delibera n. 17/2024</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
-          <t>25/08/2023</t>
+          <t>04/01/2024</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H253" t="inlineStr"/>
       <c r="I253" t="inlineStr">
         <is>
-          <t>6081</t>
+          <t>04/01/2024</t>
         </is>
       </c>
       <c r="J253" t="inlineStr"/>
-      <c r="K253" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K253" t="n">
+        <v>1406</v>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>14/05/2024</t>
+          <t>1827.49</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1827.5</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>A saldo (27/01/2026)</t>
+        </is>
+      </c>
+      <c r="O253" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>avv. Stefania Trivellato</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>ddg 203 del 03.02.2023</t>
+          <t>Delibera 2124/2023</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
-          <t>03/02/2023</t>
+          <t>21/12/2023</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H254" t="inlineStr"/>
       <c r="I254" t="inlineStr">
         <is>
-          <t>4316.07</t>
+          <t>21/12/2023</t>
         </is>
       </c>
       <c r="J254" t="inlineStr"/>
-      <c r="K254" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K254" t="n">
+        <v>1342</v>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
+          <t>2188.68</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>10943.4</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>pratica n. 2446 Acconto</t>
+        </is>
+      </c>
+      <c r="O254" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>avv. Sergio Pertile</t>
+          <t>Ananian Viviana</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>2029 del 07.12.2023</t>
+          <t>Determina n. 2038/2024</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
-          <t>07/12/2023</t>
+          <t>25/03/2024</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H255" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H255" t="inlineStr"/>
       <c r="I255" t="inlineStr">
         <is>
-          <t>10218.22</t>
+          <t>20/12/2023</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>trattasi di pagamento ACCONTO</t>
-[...10 lines deleted...]
-          <t>39139</t>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="K255" t="n">
+        <v>1447</v>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>2440</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr"/>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O255" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Frison avv. Natalia</t>
+          <t>Avv. Vianelli Federico</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Delibera n. 1467/2023</t>
+          <t>Delibera n. 2110/2023</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
-          <t>29/08/2023</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H256" t="inlineStr"/>
       <c r="I256" t="inlineStr">
         <is>
-          <t>3438</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="J256" t="inlineStr"/>
-      <c r="K256" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K256" t="n">
+        <v>1331</v>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>03/07/2024</t>
+          <t>1459.12</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>19489.47</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2443</t>
+        </is>
+      </c>
+      <c r="O256" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Avv. Daniela Andriolo</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Delibera n. 1415/2023</t>
+          <t>delibera n. 2047/2023</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
-          <t>18/08/2023</t>
+          <t>11/12/2023</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>722353</t>
+          <t>il preventivo comprendeva anche la fase di conciliazione che non vi è stata.</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>8808</t>
-[...6 lines deleted...]
-        </is>
+          <t>11/12/2023</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="K257" t="n">
+        <v>1330</v>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>20/10/2025</t>
+          <t>4316.08</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7418.54</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2444</t>
+        </is>
+      </c>
+      <c r="O257" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Sacco avv. Giuseppe</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Delibera n. 230/2022</t>
+          <t>delibera n. 2024/2023.</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
-          <t>16/02/2022</t>
+          <t>07/12/2023</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H258" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H258" t="inlineStr"/>
       <c r="I258" t="inlineStr">
         <is>
-          <t>11373.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>07/12/2023</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>18/03/2024</t>
+        </is>
+      </c>
+      <c r="K258" t="n">
+        <v>1538</v>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>31/07/2023</t>
+          <t>2512.6</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2512.6</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2441. 
+A Saldo</t>
+        </is>
+      </c>
+      <c r="O258" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Viero avv. Roberta</t>
+          <t>avv. Sergio Pertile</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Delibera 1391/2023</t>
+          <t>2029 del 07.12.2023</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
-          <t>16/08/2023</t>
+          <t>07/12/2023</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>748253</t>
+          <t>trattasi di pagamento ACCONTO</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>7186.17</t>
-[...10 lines deleted...]
-        </is>
+          <t>07/12/2023</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr"/>
+      <c r="K259" t="n">
+        <v>1396</v>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>2554.55</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10218.22</t>
+        </is>
+      </c>
+      <c r="N259" t="inlineStr"/>
+      <c r="O259" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Vedova avv. Pierluigi</t>
+          <t>Levantino avv. Andrea</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Delibera n. 598/2023</t>
+          <t>Delibera n. 1942/2023</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
-          <t>05/04/2023</t>
+          <t>29/11/2023</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H260" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H260" t="inlineStr"/>
       <c r="I260" t="inlineStr">
         <is>
-          <t>2228</t>
-[...6 lines deleted...]
-        </is>
+          <t>29/11/2023</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="K260" t="n">
+        <v>1400</v>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>4440.8</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4440.8</t>
+        </is>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>ricorso 696 bis cpc M.N.L.</t>
+        </is>
+      </c>
+      <c r="O260" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Francesco Sarti</t>
+          <t>Avv. Paolo Brambilla</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>delibera n. 249/2023</t>
+          <t>Delibera n. 1926/2023</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
-          <t>13/02/2023</t>
+          <t>22/11/2023</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H261" t="inlineStr"/>
       <c r="I261" t="inlineStr">
         <is>
-          <t>21300</t>
-[...8 lines deleted...]
-      <c r="L261" t="inlineStr"/>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="K261" t="n">
+        <v>1326</v>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>3537.77</t>
+        </is>
+      </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>14848</t>
+          <t>3537.77</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2436 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O261" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Matteo Santagà</t>
+          <t>Checchetto avv. Alberto</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Delibera 42/2023</t>
+          <t>Delibera 1917/2023</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
-          <t>12/01/2023</t>
+          <t>20/11/2023</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H262" t="inlineStr"/>
       <c r="I262" t="inlineStr">
         <is>
-          <t>7878</t>
-[...10 lines deleted...]
-        </is>
+          <t>20/11/2023</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr"/>
+      <c r="K262" t="n">
+        <v>1360</v>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>18/03/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2025.26</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2442</t>
+        </is>
+      </c>
+      <c r="O262" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Chiaromanni avv. Stefano</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Delibera n. 406/2023</t>
+          <t>Determina n. 320/2026</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>18/02/2026</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>843419</t>
+          <t>Integrazione al preventivo</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>8434.19</t>
+          <t>13/11/2023</t>
         </is>
       </c>
       <c r="J263" t="inlineStr"/>
-      <c r="K263" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K263" t="n">
+        <v>1616</v>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>15/10/2025</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>1705.71</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr"/>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2451. Acconto integrazione al preventivo per fondo spese</t>
+        </is>
+      </c>
+      <c r="O263" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Avv. Vianelli Federico</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Delibera n. 1165/2023</t>
+          <t>Delibera 1884/2023</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
-          <t>05/07/2023</t>
+          <t>13/11/2023</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H264" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H264" t="inlineStr"/>
       <c r="I264" t="inlineStr">
         <is>
-          <t>21300</t>
+          <t>13/11/2023</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>pagato acconto</t>
-[...7 lines deleted...]
-      <c r="L264" t="inlineStr"/>
+          <t>12/08/2024</t>
+        </is>
+      </c>
+      <c r="K264" t="n">
+        <v>1341</v>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>4494.01</t>
+        </is>
+      </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4494.01</t>
+        </is>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2451</t>
+        </is>
+      </c>
+      <c r="O264" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Rossi avv. Francesco</t>
+          <t>Mazzonetto avv. Francesca</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Delibera n. 685/2024</t>
+          <t>Delibera 1886/2023</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>13/11/2023</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H265" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H265" t="inlineStr"/>
       <c r="I265" t="inlineStr">
         <is>
-          <t>5982.98</t>
-[...6 lines deleted...]
-        </is>
+          <t>13/11/2023</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="K265" t="n">
+        <v>1332</v>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>23/04/2024</t>
-[...2 lines deleted...]
-      <c r="M265" t="inlineStr"/>
+          <t>5106.92</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>5106.92</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2422</t>
+        </is>
+      </c>
+      <c r="O265" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Delibera n. 213/2024</t>
+          <t>Delibera n. 1868/2023</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
-          <t>12/02/2024</t>
+          <t>13/11/2023</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H266" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H266" t="inlineStr"/>
       <c r="I266" t="inlineStr">
         <is>
-          <t>7969.71</t>
-[...6 lines deleted...]
-        </is>
+          <t>13/11/2023</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>11/12/2025</t>
+        </is>
+      </c>
+      <c r="K266" t="n">
+        <v>1324</v>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>04/04/2024</t>
+          <t>11672.96</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>11672.96</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2355 Acconto €. 5836,48. Saldo.</t>
+        </is>
+      </c>
+      <c r="O266" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>delibera 734/2024</t>
+          <t>delibera n. 1848/2023</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
-          <t>08/05/2024</t>
+          <t>09/11/2023</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H267" t="inlineStr"/>
       <c r="I267" t="inlineStr">
         <is>
-          <t>8797.19</t>
+          <t>09/11/2023</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>Acconto Saldo. Importo più basso del preventivo per conciliazione delle parti</t>
-[...5 lines deleted...]
-        </is>
+          <t>15/11/2023</t>
+        </is>
+      </c>
+      <c r="K267" t="n">
+        <v>1351</v>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>23/10/2025</t>
+          <t>1050.25</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>6898.72</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2361</t>
+        </is>
+      </c>
+      <c r="O267" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Levantino avv. Andrea</t>
+          <t>Avv. Daniela Andriolo</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Delibera n. 593/2024</t>
+          <t>Delibera n. 1804/2023</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>27/10/2023</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>24158</t>
+          <t>Differenza €. 263,00 per spese anticipate.</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>5556.33</t>
-[...8 lines deleted...]
-      <c r="L268" t="inlineStr"/>
+          <t>27/10/2023</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+      <c r="K268" t="n">
+        <v>1309</v>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>4579.08</t>
+        </is>
+      </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>4316.08</t>
+        </is>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2423 
+A saldo. Differenza €. 263,00 per spese anticipate.</t>
+        </is>
+      </c>
+      <c r="O268" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ticozzi avv. Marco</t>
+          <t>Bianchini avv. Alfredo</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>determina n. 420/2024</t>
+          <t>Determina 975/2024</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
-          <t>05/03/2024</t>
+          <t>31/05/2024</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>175824</t>
+          <t>integrazione al preventivo originario</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
+          <t>24/10/2023</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>23/11/2023</t>
+        </is>
+      </c>
+      <c r="K269" t="n">
+        <v>1421</v>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>9713.96</t>
+        </is>
+      </c>
+      <c r="M269" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="J269" t="inlineStr">
-[...16 lines deleted...]
-          <t>14777</t>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2427</t>
+        </is>
+      </c>
+      <c r="O269" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Avv. Nicola Creuso</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Delibera n. 201/2020</t>
+          <t>Delibera n. 1777/2023</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
-          <t>19/02/2020</t>
+          <t>24/10/2023</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H270" t="inlineStr"/>
       <c r="I270" t="inlineStr">
         <is>
-          <t>1919.72</t>
-[...6 lines deleted...]
-        </is>
+          <t>24/10/2023</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="K270" t="n">
+        <v>1327</v>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>28/02/2024</t>
+          <t>2604.2</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2604.2</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2438</t>
+        </is>
+      </c>
+      <c r="O270" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Delibera n. 558/2024</t>
+          <t>Delibera 1778/2023</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
-          <t>04/04/2024</t>
+          <t>24/10/2023</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H271" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H271" t="inlineStr"/>
       <c r="I271" t="inlineStr">
         <is>
-          <t>5512.76</t>
-[...10 lines deleted...]
-        </is>
+          <t>24/10/2023</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr"/>
+      <c r="K271" t="n">
+        <v>1322</v>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>12/08/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>20000</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2448</t>
+        </is>
+      </c>
+      <c r="O271" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Tiralosi notaio Lucia</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Determina n. 708/2022</t>
+          <t>Delibera n. 1763/2023</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>23/10/2023</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Altre tipologie</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>222088</t>
+          <t>A saldo.</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>0</t>
-[...6 lines deleted...]
-        </is>
+          <t>23/10/2023</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>06/11/2023</t>
+        </is>
+      </c>
+      <c r="K272" t="n">
+        <v>1316</v>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>23/04/2024</t>
+          <t>5114.53</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5114.53</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2437</t>
+        </is>
+      </c>
+      <c r="O272" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Vedova avv. Pierluigi</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Determina 719/2024</t>
+          <t>Delibera n. 1740/2023</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
-          <t>18/04/2024</t>
+          <t>19/10/2023</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>88269</t>
+          <t>il compenso compenso spese anticipate esenti</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19/10/2023</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>integrazione preventivo</t>
-[...7 lines deleted...]
-      <c r="L273" t="inlineStr"/>
+          <t>05/02/2024</t>
+        </is>
+      </c>
+      <c r="K273" t="n">
+        <v>1323</v>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>27943.09</t>
+        </is>
+      </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>27262.35</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>Pratica 2413</t>
+        </is>
+      </c>
+      <c r="O273" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Bianchini avv. Alfredo</t>
+          <t>Locatelli avv. Lorenzo</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Determina 759/2024</t>
+          <t>Delibera 1737/2023</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>19/10/2023</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>166396</t>
+          <t>il compenso comprende anche la fase di conciliazione che non era stata calcolata nel preventivo.</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19/10/2023</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE AL PREVENTIVO ORIGINARIO</t>
-[...5 lines deleted...]
-        </is>
+          <t>27/11/2024</t>
+        </is>
+      </c>
+      <c r="K274" t="n">
+        <v>1317</v>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>11/01/2024</t>
+          <t>17508.72</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>16384.45</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2228</t>
+        </is>
+      </c>
+      <c r="O274" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Matteo Santagà</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Delibera n. 767/2024</t>
+          <t>Delibera 1720/2023</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
-          <t>13/05/2024</t>
+          <t>17/10/2023</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H275" t="inlineStr"/>
       <c r="I275" t="inlineStr">
         <is>
-          <t>13132.08</t>
+          <t>17/10/2023</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>L'importo del compenso è comprensivo del CU.</t>
-[...5 lines deleted...]
-        </is>
+          <t>03/07/2024</t>
+        </is>
+      </c>
+      <c r="K275" t="n">
+        <v>1336</v>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>2059</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2059</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>Pratica n 2431</t>
+        </is>
+      </c>
+      <c r="O275" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Determina n. 445/2024</t>
+          <t>Delibera 1723/2023</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>17/10/2023</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>385631</t>
-[...7 lines deleted...]
-        </is>
+          <t>con delibera 1876/2023 è stato precisato il numero di R.G. (R.G. 740/2023 TAR Veneto)</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="K276" t="n">
+        <v>1333</v>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>14/03/2024</t>
+          <t>9484.28</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>9484.28</t>
+        </is>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2426</t>
+        </is>
+      </c>
+      <c r="O276" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Ananian Viviana</t>
+          <t>Diego avv. Signor</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Determina n. 582/2024</t>
+          <t>Delibera n. 1665/2023</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
-          <t>25/03/2024</t>
+          <t>04/10/2023</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>2440</t>
-[...7 lines deleted...]
-        </is>
+          <t>il compenso comprende spese anticipate esenti</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="K277" t="n">
+        <v>1350</v>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>06/05/2024</t>
+          <t>34649.35</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>33559.76</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2033</t>
+        </is>
+      </c>
+      <c r="O277" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Determina n. 582/2024</t>
+          <t>Delibera n. 1690/2023</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
-          <t>25/03/2024</t>
+          <t>10/10/2023</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H278" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H278" t="inlineStr"/>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="K278" t="n">
+        <v>1308</v>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>29/03/2024</t>
+          <t>28592.92</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>29380.84</t>
+        </is>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2430</t>
+        </is>
+      </c>
+      <c r="O278" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Determina n. 646/2024</t>
+          <t>Determina n. 2316/2025.</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
-          <t>09/04/2024</t>
+          <t>22/12/2025</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H279" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H279" t="inlineStr"/>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>04/10/2023</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="K279" t="n">
+        <v>1592</v>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>06/05/2024</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>51533.85</t>
+        </is>
+      </c>
+      <c r="M279" t="inlineStr"/>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2033 
+A Saldo Pagamento preavvisi di fattura n. 1136, n. 1139, n. 1141, n. 1142.</t>
+        </is>
+      </c>
+      <c r="O279" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Testa avv. Mario</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>1752/2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>delibera 1658/2023</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
-          <t>30/10/2020</t>
+          <t>04/10/2023</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H280" t="inlineStr"/>
       <c r="I280" t="inlineStr">
         <is>
-          <t>6044.31</t>
-[...6 lines deleted...]
-        </is>
+          <t>04/10/2023</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="K280" t="n">
+        <v>1399</v>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>25/01/2024</t>
+          <t>15225.6</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>15225.6</t>
+        </is>
+      </c>
+      <c r="N280" t="inlineStr">
+        <is>
+          <t>atto citazione V.A.E.P.C.C. 
+A saldo per Quietanza.</t>
+        </is>
+      </c>
+      <c r="O280" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Bianchini avv. Alfredo</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Delibera 652/2024</t>
+          <t>Delibera 1708/23</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>04/10/2023</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H281" t="inlineStr">
+      <c r="H281" t="inlineStr"/>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>04/10/2023</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr"/>
+      <c r="K281" t="n">
+        <v>1312</v>
+      </c>
+      <c r="L281" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I281" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L281" t="inlineStr"/>
       <c r="M281" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>33559</t>
+        </is>
+      </c>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>2033</t>
+        </is>
+      </c>
+      <c r="O281" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Sarti avv. Francesco</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Determina 441/2024</t>
+          <t>Delibera n. 1632/2023.</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
-          <t>07/03/2024</t>
+          <t>03/10/2023</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>1343704</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>03/10/2023</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>vedasi delibera 1568/2022</t>
-[...5 lines deleted...]
-        </is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="K282" t="n">
+        <v>1595</v>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>09/01/2024</t>
+          <t>1097.1</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1097.1</t>
+        </is>
+      </c>
+      <c r="N282" t="inlineStr">
+        <is>
+          <t>identificativo pratica. 
+a saldo. 
+l'importo comprende €. 97,60 come spese di mediazione.</t>
+        </is>
+      </c>
+      <c r="O282" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Checchetto avv. Alberto</t>
+          <t>Sacco avv. Giuseppe</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Delibera 1917/2023</t>
+          <t>delibera n. 1595/2023</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
-          <t>20/11/2023</t>
+          <t>27/09/2023</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>2025.26</t>
-[...8 lines deleted...]
-      <c r="L283" t="inlineStr"/>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="K283" t="n">
+        <v>1337</v>
+      </c>
+      <c r="L283" t="inlineStr">
+        <is>
+          <t>2792.75</t>
+        </is>
+      </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2792.75</t>
+        </is>
+      </c>
+      <c r="N283" t="inlineStr"/>
+      <c r="O283" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Delibera 666/2024</t>
+          <t>Delibera 1568/2023</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>22/09/2023</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H284" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H284" t="inlineStr"/>
       <c r="I284" t="inlineStr">
         <is>
-          <t>21299.8</t>
-[...6 lines deleted...]
-        </is>
+          <t>22/09/2023</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="K284" t="n">
+        <v>1314</v>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>07/06/2024</t>
+          <t>4377.36</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>pratica n. 2419</t>
+        </is>
+      </c>
+      <c r="O284" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Ticozzi avv. Marco</t>
+          <t>Trivellato avv. T. Ferdinando</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>determina n. 419/2024</t>
+          <t>Delibera 1529/23</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
-          <t>05/03/2024</t>
+          <t>12/09/2023</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H285" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H285" t="inlineStr"/>
       <c r="I285" t="inlineStr">
         <is>
-          <t>9130.39</t>
+          <t>12/09/2023</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>08/05/2025</t>
+        </is>
+      </c>
+      <c r="K285" t="n">
+        <v>1315</v>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>24/01/2024</t>
+          <t>17941.42</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>17941.42</t>
+        </is>
+      </c>
+      <c r="N285" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2416 
+A saldo - Sentenza n. 4025/2025.</t>
+        </is>
+      </c>
+      <c r="O285" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Calì avv. Mario</t>
+          <t>Vianello avv. Davide</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Delibera 433/2024</t>
-[...2 lines deleted...]
-      <c r="D286" t="inlineStr"/>
+          <t>Delibera 1484/2023</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>PDEC 1460 2023</t>
+        </is>
+      </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>14/03/2024</t>
+          <t>01/09/2023</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>il compenso comprende spese vive anticipate dal patrocinatore</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>2640.04</t>
-[...8 lines deleted...]
-      <c r="L286" t="inlineStr"/>
+          <t>01/09/2023</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="K286" t="n">
+        <v>1307</v>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>5585.51</t>
+        </is>
+      </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5585.51</t>
+        </is>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>A saldo</t>
+        </is>
+      </c>
+      <c r="O286" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Frison avv. Natalia</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Determina n. 478/2024</t>
+          <t>Delibera n. 1467/2023</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
-          <t>13/03/2024</t>
+          <t>29/08/2023</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H287" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H287" t="inlineStr"/>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>29/08/2023</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>03/07/2024</t>
+        </is>
+      </c>
+      <c r="K287" t="n">
+        <v>1394</v>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>18/03/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>3438</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>Ricorso 696 N.N.</t>
+        </is>
+      </c>
+      <c r="O287" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Giordano avv. Stefano</t>
+          <t>Donati avv. Alberto</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Delibera 971/2017</t>
+          <t>Delibera 1476/2023</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
-          <t>28/04/2017</t>
+          <t>29/08/2023</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H288" t="inlineStr"/>
       <c r="I288" t="inlineStr">
         <is>
-          <t>4457.61</t>
+          <t>29/08/2023</t>
         </is>
       </c>
       <c r="J288" t="inlineStr"/>
-      <c r="K288" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K288" t="n">
+        <v>1320</v>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>30/11/2023</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>9993.94</t>
+        </is>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2450</t>
+        </is>
+      </c>
+      <c r="O288" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>avv. Erica De Candido Romole</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Delibera n. 189/2024</t>
+          <t>ddg 1473/2023</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
-          <t>08/02/2024</t>
+          <t>28/08/2023</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H289" t="inlineStr">
+      <c r="H289" t="inlineStr"/>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>28/08/2023</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr"/>
+      <c r="K289" t="n">
+        <v>1493</v>
+      </c>
+      <c r="L289" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I289" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L289" t="inlineStr"/>
       <c r="M289" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>22005.73</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr"/>
+      <c r="O289" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Trivellato avv. T. Ferdinando e De Luigi avv. Giorgio</t>
+          <t>Mirate avv. Stefano</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Delibera 498/24</t>
+          <t>Determina n. 2134/2025.</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
-          <t>25/03/2024</t>
+          <t>26/11/2025</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H290" t="inlineStr"/>
       <c r="I290" t="inlineStr">
         <is>
-          <t>21298.85</t>
+          <t>25/08/2023</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>saldo</t>
-[...5 lines deleted...]
-        </is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="K290" t="n">
+        <v>1570</v>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>788</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr"/>
+      <c r="N290" t="inlineStr"/>
+      <c r="O290" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Avv. Stefano Mirate</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>delibera n. 1848/2023</t>
+          <t>Delibera n. 1444/2023</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
-          <t>09/11/2023</t>
+          <t>25/08/2023</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H291" t="inlineStr"/>
       <c r="I291" t="inlineStr">
         <is>
-          <t>6898.72</t>
-[...6 lines deleted...]
-        </is>
+          <t>25/08/2023</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="K291" t="n">
+        <v>1398</v>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>15/11/2023</t>
+          <t>2188.68</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>6081</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>Corte Appello Venezia 
+acconto</t>
+        </is>
+      </c>
+      <c r="O291" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Diego avv. Signor</t>
+          <t>Avv. Daniela Andriolo</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Delibera n. 1665/2023</t>
+          <t>Delibera n. 1415/2023</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
-          <t>04/10/2023</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H292" t="inlineStr"/>
       <c r="I292" t="inlineStr">
         <is>
-          <t>33559.76</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>il compenso comprende spese anticipate esenti</t>
-[...5 lines deleted...]
-        </is>
+          <t>20/10/2025</t>
+        </is>
+      </c>
+      <c r="K292" t="n">
+        <v>1393</v>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>22/02/2024</t>
+          <t>7223.53</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>8808</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>ricorso D.V.V.</t>
+        </is>
+      </c>
+      <c r="O292" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Viero avv. Roberta</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Determina 312/2024</t>
+          <t>Delibera 1391/2023</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
-          <t>20/02/2024</t>
+          <t>16/08/2023</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>145912</t>
+          <t>Il compenso comprende il Contributo Unificato.</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>16/08/2023</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>19/06/2025</t>
+        </is>
+      </c>
+      <c r="K293" t="n">
+        <v>1391</v>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>25/10/2023</t>
+          <t>7482.53</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7186.17</t>
+        </is>
+      </c>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>ricorso ex art. 702 bis cpc C.R. eredi</t>
+        </is>
+      </c>
+      <c r="O293" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Sarti avv. Giuseppe</t>
+          <t>Trivellato avv. Stefania</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Determina n. 477/2024</t>
+          <t>Delibera 1384/2023</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
-          <t>13/03/2024</t>
+          <t>11/08/2022</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H294" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H294" t="inlineStr"/>
       <c r="I294" t="inlineStr">
         <is>
-          <t>5931.32</t>
-[...6 lines deleted...]
-        </is>
+          <t>11/08/2023</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="K294" t="n">
+        <v>1272</v>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>06/02/2024</t>
+          <t>8909.44</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>8880.94</t>
+        </is>
+      </c>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2218. 
+La differenza tra compenso e compenso preventivato è dovuta al fatto che il primo comprende anche anticipo pagamento diritti.</t>
+        </is>
+      </c>
+      <c r="O294" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Determina 479/2024</t>
+          <t>Delibera n. 1358/2023</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
-          <t>13/03/2024</t>
+          <t>04/08/2023</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H295" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H295" t="inlineStr"/>
       <c r="I295" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>04/08/2023</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>06/05/2024</t>
+        </is>
+      </c>
+      <c r="K295" t="n">
+        <v>1313</v>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>15/02/2024</t>
+          <t>2966.39</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2966.39</t>
+        </is>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2445</t>
+        </is>
+      </c>
+      <c r="O295" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Molin avv. Marco</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>delibera n. 369/2024</t>
+          <t>Delibera 1357/2023</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
-          <t>06/03/2024</t>
+          <t>04/08/2023</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H296" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H296" t="inlineStr"/>
       <c r="I296" t="inlineStr">
         <is>
-          <t>13132.08</t>
-[...8 lines deleted...]
-      <c r="L296" t="inlineStr"/>
+          <t>04/08/2023</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="K296" t="n">
+        <v>1290</v>
+      </c>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>2229.54</t>
+        </is>
+      </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>2229.54</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>pratica n. 2415</t>
+        </is>
+      </c>
+      <c r="O296" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Vedova avv. Pierluigi</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Determina 2116/2023</t>
+          <t>Delibera n. 1330/2023</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
-          <t>22/12/2023</t>
+          <t>28/07/2023</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>181936</t>
+          <t>Il compenso comprende l’ulteriore importo versato al patrocinatore conseguentemente all’incasso delle spese legali a cui è stata condannata controparte nella sentenza favorevole a questa Azienda.</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>28/07/2023</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>11/12/2024</t>
+        </is>
+      </c>
+      <c r="K297" t="n">
+        <v>1479</v>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>25/10/2023</t>
+          <t>39124.17</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>13505.61</t>
+        </is>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>scheda pratica n. 2199</t>
+        </is>
+      </c>
+      <c r="O297" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Determina 192/2024</t>
+          <t>Delibera n. 1332/2023</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
+          <t>28/07/2023</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr"/>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>28/07/2023</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
           <t>01/02/2024</t>
         </is>
       </c>
-      <c r="F298" t="inlineStr">
-[...29 lines deleted...]
-      <c r="L298" t="inlineStr"/>
+      <c r="K298" t="n">
+        <v>1334</v>
+      </c>
+      <c r="L298" t="inlineStr">
+        <is>
+          <t>6887.92</t>
+        </is>
+      </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>9660.84</t>
+        </is>
+      </c>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>Identificativo 2435</t>
+        </is>
+      </c>
+      <c r="O298" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Miotto avv. Rossana</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Delibera 2124/2023</t>
+          <t>Delibera 1331/2023</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
-          <t>21/12/2023</t>
+          <t>28/07/2023</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H299" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H299" t="inlineStr"/>
       <c r="I299" t="inlineStr">
         <is>
-          <t>10943.4</t>
-[...8 lines deleted...]
-      <c r="L299" t="inlineStr"/>
+          <t>28/07/2023</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>31/03/2024</t>
+        </is>
+      </c>
+      <c r="K299" t="n">
+        <v>1301</v>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>9260.75</t>
+        </is>
+      </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>9260.74</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2246</t>
+        </is>
+      </c>
+      <c r="O299" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>avv. Lorenzo Locatelli</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Delibera 1884/2023</t>
+          <t>167/2026</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
-          <t>13/11/2023</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H300" t="inlineStr"/>
       <c r="I300" t="inlineStr">
         <is>
-          <t>4494.01</t>
-[...6 lines deleted...]
-        </is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>12/10/2024</t>
+        </is>
+      </c>
+      <c r="K300" t="n">
+        <v>1609</v>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>12/08/2024</t>
+          <t>1440.3</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1440.3</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr"/>
+      <c r="O300" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Polese prof. Lino</t>
+          <t>Rosa Salva avv. Pier Marco</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Determina 2051/2023</t>
+          <t>Determina n. 175/2026.</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
-          <t>15/12/2023</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>2000</t>
-[...7 lines deleted...]
-        </is>
+          <t>Integrazione preventivo.</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="K301" t="n">
+        <v>1604</v>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>20/11/2023</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>18657.3</t>
+        </is>
+      </c>
+      <c r="M301" t="inlineStr"/>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>DB. n. 2393 Nuova attività svolta. A saldo</t>
+        </is>
+      </c>
+      <c r="O301" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Sacco avv. Giuseppe</t>
+          <t>Rosa Salva avv. Pier Marco</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>delibera n. 1595/2023</t>
+          <t>delibera 1256/2023</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
-          <t>27/09/2023</t>
+          <t>13/07/2023</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H302" t="inlineStr"/>
       <c r="I302" t="inlineStr">
         <is>
-          <t>2792.75</t>
+          <t>13/07/2023</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>A saldo</t>
-[...5 lines deleted...]
-        </is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="K302" t="n">
+        <v>1318</v>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>07/10/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>17459</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>DB. n. 2393 
+ Data Fine per Estinzione giudizio.</t>
+        </is>
+      </c>
+      <c r="O302" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Matteo Santagà</t>
+          <t>Giordano avv. Stefano</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Delibera 1720/2023</t>
+          <t>Delibera 1257/2023</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>13/07/2023</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H303" t="inlineStr"/>
       <c r="I303" t="inlineStr">
         <is>
-          <t>2059</t>
-[...6 lines deleted...]
-        </is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>26/10/2023</t>
+        </is>
+      </c>
+      <c r="K303" t="n">
+        <v>1255</v>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>03/07/2024</t>
+          <t>7834.84</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>8654.04</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2368</t>
+        </is>
+      </c>
+      <c r="O303" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Vedova avv. Pierluigi</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Delibera n. 965/2023</t>
+          <t>Delibera n. 1202/2023</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
-          <t>13/06/2023</t>
+          <t>07/07/2023</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H304" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H304" t="inlineStr"/>
       <c r="I304" t="inlineStr">
         <is>
-          <t>9611.22</t>
-[...6 lines deleted...]
-        </is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>02/10/2023</t>
+        </is>
+      </c>
+      <c r="K304" t="n">
+        <v>1254</v>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>26/06/2024</t>
+          <t>23086.19</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>26932.44</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>Pratica 2413</t>
+        </is>
+      </c>
+      <c r="O304" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Avv. Vianelli Federico</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Delibera n. 1332/2023</t>
+          <t>&lt;p&gt;Delibera n. 1165/2023&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
-          <t>28/07/2023</t>
+          <t>05/07/2023</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>688792</t>
+          <t>&lt;p&gt;Saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>9660.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="K305" t="n">
+        <v>1385</v>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>01/02/2024</t>
+          <t>21300.22</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>21300.00</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>Acconto € 5579,67 Saldo € 15720,55</t>
+        </is>
+      </c>
+      <c r="O305" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Delibera 1723/2023</t>
+          <t>delibera n. 1174/2023</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>05/07/2023</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H306" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H306" t="inlineStr"/>
       <c r="I306" t="inlineStr">
         <is>
-          <t>9484.28</t>
-[...10 lines deleted...]
-        </is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr"/>
+      <c r="K306" t="n">
+        <v>1257</v>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>14/02/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>14169.14</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2211</t>
+        </is>
+      </c>
+      <c r="O306" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Mazzonetto avv. Francesca</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Delibera 1886/2023</t>
+          <t>Delibera n. 1175/2023</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
-          <t>13/11/2023</t>
+          <t>05/07/2023</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H307" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H307" t="inlineStr"/>
       <c r="I307" t="inlineStr">
         <is>
-          <t>5106.92</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>09/10/2025</t>
+        </is>
+      </c>
+      <c r="K307" t="n">
+        <v>1253</v>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>09/04/2024</t>
+          <t>5613.42</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7289.76</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>Identificativo 2233 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O307" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Avv. Vianelli Federico</t>
+          <t>Panetta avv. Annalisa</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Delibera n. 2110/2023</t>
+          <t>Delibera 1161/2023</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
-          <t>19/12/2023</t>
+          <t>04/07/2023</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H308" t="inlineStr"/>
       <c r="I308" t="inlineStr">
         <is>
-          <t>19489.47</t>
-[...8 lines deleted...]
-      <c r="L308" t="inlineStr"/>
+          <t>04/07/2023</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>23/11/2023</t>
+        </is>
+      </c>
+      <c r="K308" t="n">
+        <v>1306</v>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2170.74</t>
+        </is>
+      </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2591.73</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2408</t>
+        </is>
+      </c>
+      <c r="O308" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Verino avv. Mario Ettore</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>delibera n. 2047/2023</t>
+          <t>Delibera 1114/2023</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
-          <t>11/12/2023</t>
+          <t>28/06/2023</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H309" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H309" t="inlineStr"/>
       <c r="I309" t="inlineStr">
         <is>
-          <t>7418.54</t>
-[...10 lines deleted...]
-        </is>
+          <t>28/06/2023</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr"/>
+      <c r="K309" t="n">
+        <v>1304</v>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>03/09/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>1282.56</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2318</t>
+        </is>
+      </c>
+      <c r="O309" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Determina 1873/2023</t>
+          <t>Delibera 1114/2023</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
-          <t>13/11/2023</t>
+          <t>28/06/2023</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H310" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H310" t="inlineStr"/>
       <c r="I310" t="inlineStr">
         <is>
-          <t>0</t>
-[...10 lines deleted...]
-        </is>
+          <t>28/06/2023</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr"/>
+      <c r="K310" t="n">
+        <v>1303</v>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>18/12/2023</t>
+          <t>4792.88</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5198.01</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2318</t>
+        </is>
+      </c>
+      <c r="O310" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Matteo Santagà</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Delibera 283/2023</t>
+          <t>Delibera n. 1100/2023</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
-          <t>17/02/2023</t>
+          <t>26/06/2023</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H311" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H311" t="inlineStr"/>
       <c r="I311" t="inlineStr">
         <is>
-          <t>1820.31</t>
-[...6 lines deleted...]
-        </is>
+          <t>26/06/2023</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>21/03/2024</t>
+        </is>
+      </c>
+      <c r="K311" t="n">
+        <v>1321</v>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>12/10/2023</t>
+          <t>2626</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>3851.66</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2412</t>
+        </is>
+      </c>
+      <c r="O311" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Avv. Nicola Creuso</t>
+          <t>Barbieri avv. Lorenzo</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Delibera n. 1777/2023</t>
+          <t>Delibera 1105/2023</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
-          <t>24/10/2023</t>
+          <t>26/06/2023</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>26042</t>
+          <t>compenso comprensivo di spese esenti</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>2604.2</t>
+          <t>26/06/2023</t>
         </is>
       </c>
       <c r="J312" t="inlineStr"/>
-      <c r="K312" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K312" t="n">
+        <v>1251</v>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>20/12/2023</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>692.71</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2410</t>
+        </is>
+      </c>
+      <c r="O312" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Avv. Paolo Brambilla</t>
+          <t>Verino avv. Mario Ettore</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Delibera n. 1926/2023</t>
+          <t>Delibera 1073/2023</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
-          <t>22/11/2023</t>
+          <t>23/06/2023</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H313" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H313" t="inlineStr"/>
       <c r="I313" t="inlineStr">
         <is>
-          <t>3537.77</t>
-[...6 lines deleted...]
-        </is>
+          <t>23/06/2023</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="K313" t="n">
+        <v>1311</v>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>1522.56</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1522.56</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2213</t>
+        </is>
+      </c>
+      <c r="O313" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Avv. Vianelli Federico</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Delibera n. 926/2023</t>
+          <t>Delibera 1073/2023</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>23/06/2023</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H314" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H314" t="inlineStr"/>
       <c r="I314" t="inlineStr">
         <is>
-          <t>2792.76</t>
-[...6 lines deleted...]
-        </is>
+          <t>23/06/2023</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="K314" t="n">
+        <v>1296</v>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>08/01/2025</t>
+          <t>4949.13</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4949.33</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2213</t>
+        </is>
+      </c>
+      <c r="O314" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Delibera n. 1868/2023</t>
+          <t>Delibera n. 965/2023</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
-          <t>13/11/2023</t>
+          <t>13/06/2023</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H315" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H315" t="inlineStr"/>
       <c r="I315" t="inlineStr">
         <is>
-          <t>11672.96</t>
-[...6 lines deleted...]
-        </is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>26/06/2024</t>
+        </is>
+      </c>
+      <c r="K315" t="n">
+        <v>1335</v>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>11/12/2025</t>
+          <t>7257.54</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>9611.22</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>Identificativo 2405</t>
+        </is>
+      </c>
+      <c r="O315" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Vedova avv. Pierluigi</t>
+          <t>Avv. Ticozzi Marco</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Delibera n. 1740/2023</t>
+          <t>Delibera n. 966/2023</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
-          <t>19/10/2023</t>
+          <t>13/06/2023</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H316" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H316" t="inlineStr"/>
       <c r="I316" t="inlineStr">
         <is>
-          <t>27262.35</t>
+          <t>13/06/2023</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>il compenso compenso spese anticipate esenti</t>
-[...5 lines deleted...]
-        </is>
+          <t>18/09/2023</t>
+        </is>
+      </c>
+      <c r="K316" t="n">
+        <v>1256</v>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>05/02/2024</t>
+          <t>597.48</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>12627.24</t>
+        </is>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2404</t>
+        </is>
+      </c>
+      <c r="O316" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Avv. Vianelli Federico</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Delibera 1778/2023</t>
+          <t>Determina. 216/2025</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
-          <t>24/10/2023</t>
+          <t>10/02/2025</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H317" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H317" t="inlineStr"/>
       <c r="I317" t="inlineStr">
         <is>
-          <t>20000</t>
-[...11 lines deleted...]
-          <t>14138</t>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>08/01/2025</t>
+        </is>
+      </c>
+      <c r="K317" t="n">
+        <v>1465</v>
+      </c>
+      <c r="L317" t="inlineStr">
+        <is>
+          <t>4558.79</t>
+        </is>
+      </c>
+      <c r="M317" t="inlineStr"/>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2401</t>
+        </is>
+      </c>
+      <c r="O317" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Avv. Vianelli Federico</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Delibera n. 1100/2023</t>
+          <t>Delibera n. 926/2023</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
-          <t>26/06/2023</t>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H318" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H318" t="inlineStr"/>
       <c r="I318" t="inlineStr">
         <is>
-          <t>3851.66</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>08/01/2025</t>
+        </is>
+      </c>
+      <c r="K318" t="n">
+        <v>1325</v>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>21/03/2024</t>
+          <t>1551.05</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2792.76</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2401</t>
+        </is>
+      </c>
+      <c r="O318" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Donati avv. Alberto</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Delibera 1476/2023</t>
+          <t>Delibera n. 927/2023</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>29/08/2023</t>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H319" t="inlineStr"/>
       <c r="I319" t="inlineStr">
         <is>
-          <t>9993.94</t>
-[...8 lines deleted...]
-      <c r="L319" t="inlineStr"/>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="K319" t="n">
+        <v>1302</v>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>17686.04</t>
+        </is>
+      </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>19082.37</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1851</t>
+        </is>
+      </c>
+      <c r="O319" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Biancoli avv. Enrica</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Delibera n. 876/2023</t>
+          <t>Delibera n. 932/2023</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
-          <t>24/05/2023</t>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>206151</t>
+          <t>L'importo comprende anche CU e spese di notifica.</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>2512.6</t>
+          <t>05/06/2023</t>
         </is>
       </c>
       <c r="J320" t="inlineStr"/>
-      <c r="K320" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K320" t="n">
+        <v>1299</v>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>10/04/2025</t>
+          <t>5898.34</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>5611.78</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2395. 
+A saldo l'importo comprende anche CU e spese di notifica.</t>
+        </is>
+      </c>
+      <c r="O320" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Rosa Salva avv. Pier Marco</t>
+          <t>Biancoli avv. Enrica</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>delibera 1256/2023</t>
+          <t>Delibera n. 876/2023</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
-          <t>13/07/2023</t>
+          <t>24/05/2023</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H321" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H321" t="inlineStr"/>
       <c r="I321" t="inlineStr">
         <is>
-          <t>17459</t>
-[...6 lines deleted...]
-        </is>
+          <t>24/05/2023</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>10/04/2025</t>
+        </is>
+      </c>
+      <c r="K321" t="n">
+        <v>1319</v>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
+          <t>2061.51</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>2512.6</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2398 
+Saldo inferiore al preventivo.</t>
+        </is>
+      </c>
+      <c r="O321" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Locatelli avv. Lorenzo</t>
+          <t>Cacciavillani avv. Chiara</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Delibera 1737/2023</t>
+          <t>Delibera 869/2023</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
-          <t>19/10/2023</t>
+          <t>24/05/2023</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H322" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H322" t="inlineStr"/>
       <c r="I322" t="inlineStr">
         <is>
-          <t>16384.45</t>
-[...10 lines deleted...]
-        </is>
+          <t>24/05/2023</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr"/>
+      <c r="K322" t="n">
+        <v>1250</v>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>27/11/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>14591.2</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2402</t>
+        </is>
+      </c>
+      <c r="O322" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Delibera n. 1763/2023</t>
+          <t>Delibera 857/2023</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
-          <t>23/10/2023</t>
+          <t>19/05/2023</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>511453</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>5114.53</t>
+          <t>19/05/2023</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>A saldo.</t>
-[...5 lines deleted...]
-        </is>
+          <t>29/09/2025</t>
+        </is>
+      </c>
+      <c r="K323" t="n">
+        <v>1295</v>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>06/11/2023</t>
+          <t>17557.59</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>17557.59</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1912 . 
+Acconto + Saldo</t>
+        </is>
+      </c>
+      <c r="O323" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Trivellato avv. T. Ferdinando</t>
+          <t>Vedovato avv. Luca</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Delibera 1529/23</t>
+          <t>Delibera n. 801/2023</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
-          <t>12/09/2023</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H324" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H324" t="inlineStr"/>
       <c r="I324" t="inlineStr">
         <is>
-          <t>17941.42</t>
-[...6 lines deleted...]
-        </is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="K324" t="n">
+        <v>1297</v>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>08/05/2025</t>
+          <t>2839.2</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>8264.46</t>
+        </is>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>Identificativo 2396</t>
+        </is>
+      </c>
+      <c r="O324" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Delibera 1568/2023</t>
+          <t>&lt;p&gt;Delibera 789/2023&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
-          <t>22/09/2023</t>
+          <t>10/05/2023</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>437736</t>
+          <t>&lt;p&gt;A saldo&lt;/p&gt;</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>4377.36</t>
-[...6 lines deleted...]
-        </is>
+          <t>10/05/2023</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+      <c r="K325" t="n">
+        <v>1242</v>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>12/02/2025</t>
+          <t>21300.23</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>21300.23</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2394 Due Acconti data fine data sentenza</t>
+        </is>
+      </c>
+      <c r="O325" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Delibera n. 1358/2023</t>
+          <t>delibera n. 790/2023</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
-          <t>04/08/2023</t>
+          <t>10/05/2023</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H326" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H326" t="inlineStr"/>
       <c r="I326" t="inlineStr">
         <is>
-          <t>2966.39</t>
-[...6 lines deleted...]
-        </is>
+          <t>10/05/2023</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="K326" t="n">
+        <v>1239</v>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>06/05/2024</t>
+          <t>9019.72</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>16463.55</t>
+        </is>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2392</t>
+        </is>
+      </c>
+      <c r="O326" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Sarti avv. Francesco</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Delibera 1708/23</t>
+          <t>Delibera n. 783/2023</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
-          <t>04/10/2023</t>
+          <t>10/05/2023</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>33559</t>
-[...8 lines deleted...]
-      <c r="L327" t="inlineStr"/>
+          <t>10/05/2023</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>12/05/2025</t>
+        </is>
+      </c>
+      <c r="K327" t="n">
+        <v>1236</v>
+      </c>
+      <c r="L327" t="inlineStr">
+        <is>
+          <t>7186.17</t>
+        </is>
+      </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10288.99</t>
+        </is>
+      </c>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>pratica 2386 
+A saldo</t>
+        </is>
+      </c>
+      <c r="O327" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Verino avv. Mario Ettore</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Delibera 1073/2023</t>
+          <t>Delibera n. 769/2023</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
-          <t>23/06/2023</t>
+          <t>05/05/2023</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H328" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H328" t="inlineStr"/>
       <c r="I328" t="inlineStr">
         <is>
-          <t>1522.56</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/05/2023</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>22/09/2023</t>
+        </is>
+      </c>
+      <c r="K328" t="n">
+        <v>1241</v>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>19/10/2023</t>
+          <t>8264.45</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>8264.46</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2400</t>
+        </is>
+      </c>
+      <c r="O328" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>decreto 342/2017</t>
+          <t>Delibera 758/2023</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
-          <t>14/02/2017</t>
+          <t>05/05/2023</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>2072559</t>
+          <t>importo comprensivo di spese esenti</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>20725.59</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/05/2023</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="K329" t="n">
+        <v>1234</v>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>24/10/2023</t>
+          <t>7678.27</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7289.76</t>
+        </is>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>pratica n. 2316</t>
+        </is>
+      </c>
+      <c r="O329" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Avv. Daniela Andriolo</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Delibera n. 1804/2023</t>
+          <t>delibera n. 676/2023</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
-          <t>27/10/2023</t>
+          <t>24/04/2023</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>457908</t>
+          <t>il compenso comprende spese esenti anticipate</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>4316.08</t>
+          <t>20/04/2023</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>Differenza €. 263,00 per spese anticipate.</t>
-[...5 lines deleted...]
-        </is>
+          <t>11/07/2024</t>
+        </is>
+      </c>
+      <c r="K330" t="n">
+        <v>1233</v>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>09/01/2025</t>
+          <t>20086.59</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>17557.59</t>
+        </is>
+      </c>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1240 e 2399</t>
+        </is>
+      </c>
+      <c r="O330" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Polese prof. Lino</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Delibera n. 1690/2023</t>
+          <t>Determina 2051/2023</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
-          <t>10/10/2023</t>
+          <t>15/12/2023</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H331" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H331" t="inlineStr"/>
       <c r="I331" t="inlineStr">
         <is>
-          <t>29380.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>13/04/2023</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>20/11/2023</t>
+        </is>
+      </c>
+      <c r="K331" t="n">
+        <v>1338</v>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="M331" t="inlineStr"/>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2369</t>
+        </is>
+      </c>
+      <c r="O331" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Vianello avv. Davide</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Delibera 1484/2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delibera 646/2023</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
-          <t>01/09/2023</t>
+          <t>13/04/2023</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>558551</t>
+          <t>Importo compenso comprende CU e marca da bollo.</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>5585.51</t>
+          <t>13/04/2023</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>il compenso comprende spese vive anticipate dal patrocinatore</t>
-[...5 lines deleted...]
-        </is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="K332" t="n">
+        <v>1292</v>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>23110.48</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>21300.23</t>
+        </is>
+      </c>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1894. A saldo</t>
+        </is>
+      </c>
+      <c r="O332" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Panetta avv. Annalisa</t>
+          <t>Vedova avv. Pierluigi</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Delibera 1161/2023</t>
+          <t>Delibera n. 598/2023</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
-          <t>04/07/2023</t>
+          <t>05/04/2023</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H333" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H333" t="inlineStr"/>
       <c r="I333" t="inlineStr">
         <is>
-          <t>2591.73</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/04/2023</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="K333" t="n">
+        <v>1390</v>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>23/11/2023</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2228</t>
+        </is>
+      </c>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>Ricorso S.S.</t>
+        </is>
+      </c>
+      <c r="O333" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Verino avv. Mario Ettore</t>
+          <t>Avv. Andrea Biasia</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Delibera 1114/2023</t>
+          <t>523/2023</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
-          <t>28/06/2023</t>
+          <t>28/03/2023</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H334" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H334" t="inlineStr"/>
       <c r="I334" t="inlineStr">
         <is>
-          <t>1282.56</t>
-[...8 lines deleted...]
-      <c r="L334" t="inlineStr"/>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="K334" t="n">
+        <v>1490</v>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>14299.38</t>
+        </is>
+      </c>
       <c r="M334" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>14299.38</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr"/>
+      <c r="O334" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Benzoni avv. Marco</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Delibera 1114/2023</t>
+          <t>&lt;p&gt;Delibera n. 536/2023&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
-          <t>28/06/2023</t>
+          <t>28/03/2023</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H335" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H335" t="inlineStr"/>
       <c r="I335" t="inlineStr">
         <is>
-          <t>5198.01</t>
-[...8 lines deleted...]
-      <c r="L335" t="inlineStr"/>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="K335" t="n">
+        <v>1264</v>
+      </c>
+      <c r="L335" t="inlineStr">
+        <is>
+          <t>15860,00</t>
+        </is>
+      </c>
       <c r="M335" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>18239</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2369</t>
+        </is>
+      </c>
+      <c r="O335" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Delibera n. 927/2023</t>
+          <t>delibera n. 525/2023</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>28/03/2023</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H336" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H336" t="inlineStr"/>
       <c r="I336" t="inlineStr">
         <is>
-          <t>19082.37</t>
+          <t>28/03/2023</t>
         </is>
       </c>
       <c r="J336" t="inlineStr"/>
-      <c r="K336" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K336" t="n">
+        <v>1252</v>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>11/04/2024</t>
+          <t>4377.36</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>9484.28</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2391</t>
+        </is>
+      </c>
+      <c r="O336" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Miotto avv. Rossana</t>
+          <t>Pellegrini avv. Vincenzo</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Delibera 1331/2023</t>
+          <t>Delibera n. 464/2023</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
-          <t>28/07/2023</t>
+          <t>15/03/2023</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H337" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H337" t="inlineStr"/>
       <c r="I337" t="inlineStr">
         <is>
-          <t>9260.74</t>
-[...6 lines deleted...]
-        </is>
+          <t>15/03/2023</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>12/10/2023</t>
+        </is>
+      </c>
+      <c r="K337" t="n">
+        <v>1249</v>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>31/03/2024</t>
+          <t>46793.98</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>46793.98</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>Identificativi pratiche n. 1842 e 2418</t>
+        </is>
+      </c>
+      <c r="O337" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Bortoluzzi avv. Andrea</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Delibera 1055/2023</t>
+          <t>delibera 463/2023</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
-          <t>22/06/2023</t>
+          <t>15/03/2023</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H338" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H338" t="inlineStr"/>
       <c r="I338" t="inlineStr">
         <is>
-          <t>4956.49</t>
+          <t>15/03/2023</t>
         </is>
       </c>
       <c r="J338" t="inlineStr"/>
-      <c r="K338" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K338" t="n">
+        <v>1235</v>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>12/07/2023</t>
+          <t>25871.38</t>
         </is>
       </c>
       <c r="M338" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>58605.55</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2225</t>
+        </is>
+      </c>
+      <c r="O338" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Chiaromanni avv. Stefano</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Delibera n. 932/2023</t>
+          <t>Delibera n. 406/2023</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H339" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H339" t="inlineStr"/>
       <c r="I339" t="inlineStr">
         <is>
-          <t>5611.78</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>L'importo comprende anche CU e spese di notifica.</t>
-[...7 lines deleted...]
-      <c r="L339" t="inlineStr"/>
+          <t>15/10/2025</t>
+        </is>
+      </c>
+      <c r="K339" t="n">
+        <v>1386</v>
+      </c>
+      <c r="L339" t="inlineStr">
+        <is>
+          <t>8434.19</t>
+        </is>
+      </c>
       <c r="M339" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>8434.19</t>
+        </is>
+      </c>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>atto citazione 
+A Saldo</t>
+        </is>
+      </c>
+      <c r="O339" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Matteo Santagà</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Delibera n. 1078/2023</t>
+          <t>Delibera 283/2023</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
-          <t>23/06/2023</t>
+          <t>17/02/2023</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H340" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H340" t="inlineStr"/>
       <c r="I340" t="inlineStr">
         <is>
-          <t>10213.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>12/10/2023</t>
+        </is>
+      </c>
+      <c r="K340" t="n">
+        <v>1328</v>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>06/07/2023</t>
+          <t>1820.31</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1820.31</t>
+        </is>
+      </c>
+      <c r="N340" t="inlineStr">
+        <is>
+          <t>Pratica n 2383</t>
+        </is>
+      </c>
+      <c r="O340" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Francesco Sarti</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Delibera n. 801/2023</t>
+          <t>delibera n. 249/2023</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
-          <t>11/05/2023</t>
+          <t>13/02/2023</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H341" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H341" t="inlineStr"/>
       <c r="I341" t="inlineStr">
         <is>
-          <t>8264.46</t>
+          <t>13/02/2023</t>
         </is>
       </c>
       <c r="J341" t="inlineStr"/>
-      <c r="K341" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K341" t="n">
+        <v>1389</v>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>10/10/2023</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>21300</t>
+        </is>
+      </c>
+      <c r="N341" t="inlineStr"/>
+      <c r="O341" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Delibera 1073/2023</t>
+          <t>Determina 312/2024</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
-          <t>23/06/2023</t>
+          <t>20/02/2024</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>494913</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>4949.33</t>
-[...6 lines deleted...]
-        </is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="K342" t="n">
+        <v>1349</v>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>19/10/2023</t>
+          <t>14591.2</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N342" t="inlineStr">
+        <is>
+          <t>2382</t>
+        </is>
+      </c>
+      <c r="O342" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Vecchi prof. Veronica</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Delibera 857/2023</t>
+          <t>Delibera n. 327/2023</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
-          <t>19/05/2023</t>
+          <t>13/02/2023</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H343" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H343" t="inlineStr"/>
       <c r="I343" t="inlineStr">
         <is>
-          <t>17557.59</t>
+          <t>13/02/2023</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>A saldo</t>
-[...5 lines deleted...]
-        </is>
+          <t>25/11/2023</t>
+        </is>
+      </c>
+      <c r="K343" t="n">
+        <v>1294</v>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>29/09/2025</t>
+          <t>10943.4</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>21886.8</t>
+        </is>
+      </c>
+      <c r="N343" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2382</t>
+        </is>
+      </c>
+      <c r="O343" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Vecchi prof. Veronica</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Delibera n. 327/2023</t>
+          <t>Delibera n.252/2023</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H344" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H344" t="inlineStr"/>
       <c r="I344" t="inlineStr">
         <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t>25/11/2023</t>
+        </is>
+      </c>
+      <c r="K344" t="n">
+        <v>1217</v>
+      </c>
+      <c r="L344" t="inlineStr">
+        <is>
           <t>21886.8</t>
         </is>
       </c>
-      <c r="J344" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
       <c r="M344" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>21886.8</t>
+        </is>
+      </c>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2382</t>
+        </is>
+      </c>
+      <c r="O344" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Delibera 646/2023</t>
+          <t>delibera n. 235/2023</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
-          <t>13/04/2023</t>
+          <t>09/02/2023</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H345" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H345" t="inlineStr"/>
       <c r="I345" t="inlineStr">
         <is>
-          <t>21300.23</t>
+          <t>09/02/2023</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>Importo compenso comprende CU e marca da bollo.</t>
-[...5 lines deleted...]
-        </is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="K345" t="n">
+        <v>1237</v>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>07/01/2026</t>
+          <t>8093.77</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>8093.77</t>
+        </is>
+      </c>
+      <c r="N345" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1228 e 2403</t>
+        </is>
+      </c>
+      <c r="O345" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Determina 1362/2023</t>
+          <t>Delibera 241/2023</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
-          <t>09/08/2023</t>
+          <t>09/02/2023</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>23698</t>
+          <t>saldo ( acconto euro 1459,12 e saldo euro 1459,12)</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>7041.13</t>
+          <t>09/02/2023</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>15/05/2025</t>
+        </is>
+      </c>
+      <c r="K346" t="n">
+        <v>1218</v>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>15/02/2024</t>
+          <t>2918.24</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2918.24</t>
+        </is>
+      </c>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>pratica n. 2276</t>
+        </is>
+      </c>
+      <c r="O346" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Molin avv. Marco</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Delibera 1357/2023</t>
+          <t>Delibera 231/2023</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
-          <t>04/08/2023</t>
+          <t>07/02/2023</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H347" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H347" t="inlineStr"/>
       <c r="I347" t="inlineStr">
         <is>
-          <t>2229.54</t>
-[...6 lines deleted...]
-        </is>
+          <t>07/02/2023</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="K347" t="n">
+        <v>1228</v>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>26/11/2024</t>
+          <t>2918.24</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>2918.24</t>
+        </is>
+      </c>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>pratica n. 2381</t>
+        </is>
+      </c>
+      <c r="O347" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>avv. Stefania Trivellato</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Determina 1369/23</t>
+          <t>ddg 203 del 03.02.2023</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
-          <t>10/08/2023</t>
+          <t>03/02/2023</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H348" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H348" t="inlineStr"/>
       <c r="I348" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>03/02/2023</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>integrazione al preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="K348" t="n">
+        <v>1397</v>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>10/08/2023</t>
+          <t>4316.07</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4316.07</t>
+        </is>
+      </c>
+      <c r="N348" t="inlineStr"/>
+      <c r="O348" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Trivellato avv. Stefania</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Delibera 1384/2023</t>
+          <t>Determina n. 2038/2024</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
-          <t>11/08/2022</t>
+          <t>03/12/2024</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H349" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H349" t="inlineStr"/>
       <c r="I349" t="inlineStr">
         <is>
-          <t>8880.94</t>
-[...6 lines deleted...]
-        </is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>19/01/2024</t>
+        </is>
+      </c>
+      <c r="K349" t="n">
+        <v>1500</v>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>9490.11</t>
+        </is>
+      </c>
+      <c r="M349" t="inlineStr"/>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>art. 56 CCNL rimborso spese legali dipendenti</t>
+        </is>
+      </c>
+      <c r="O349" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Rosa Salva Piermarco</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Delibera n. 2092/2019</t>
+          <t>Det. 816/2025</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
-          <t>20/12/2019</t>
+          <t>14/05/2025</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>consulenza legale</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr"/>
       <c r="I350" t="inlineStr">
         <is>
-          <t>8309.28</t>
-[...6 lines deleted...]
-        </is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>14/05/2025</t>
+        </is>
+      </c>
+      <c r="K350" t="n">
+        <v>1499</v>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>29/06/2023</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>2893.84</t>
+        </is>
+      </c>
+      <c r="M350" t="inlineStr"/>
+      <c r="N350" t="inlineStr">
+        <is>
+          <t>Pratica n 2379</t>
+        </is>
+      </c>
+      <c r="O350" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Rosa Salva Piermarco</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>DETERMINA 1077/2023</t>
+          <t>DEL 177/2023</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
-          <t>23/06/2023</t>
+          <t>01/02/2023</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>consulenza legale</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr"/>
       <c r="I351" t="inlineStr">
         <is>
-          <t>0</t>
-[...8 lines deleted...]
-      <c r="L351" t="inlineStr"/>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>11/07/2024</t>
+        </is>
+      </c>
+      <c r="K351" t="n">
+        <v>1232</v>
+      </c>
+      <c r="L351" t="inlineStr">
+        <is>
+          <t>2059.51</t>
+        </is>
+      </c>
       <c r="M351" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2059.51</t>
+        </is>
+      </c>
+      <c r="N351" t="inlineStr">
+        <is>
+          <t>Pratica n 2379</t>
+        </is>
+      </c>
+      <c r="O351" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Benzoni avv. Marco</t>
+          <t>Locatelli avv. Lorenzo</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Delibera n. 536/2023</t>
+          <t>Delibera 89/2023</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
-          <t>28/03/2023</t>
+          <t>19/01/2023</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Saldo</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>18239</t>
-[...8 lines deleted...]
-      <c r="L352" t="inlineStr"/>
+          <t>19/01/2023</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="K352" t="n">
+        <v>1652</v>
+      </c>
+      <c r="L352" t="inlineStr">
+        <is>
+          <t>24030.25</t>
+        </is>
+      </c>
       <c r="M352" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>24030.25</t>
+        </is>
+      </c>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. Saldo.</t>
+        </is>
+      </c>
+      <c r="O352" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Matteo Santagà</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Delibera n. 1261/2023</t>
+          <t>Delibera 42/2023</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
-          <t>18/07/2023</t>
+          <t>12/01/2023</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>35374</t>
+          <t>il compenso comprende spese anticipate di CU</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>353.74</t>
+          <t>12/01/2023</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>Mediazione</t>
-[...5 lines deleted...]
-        </is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="K353" t="n">
+        <v>1388</v>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>24/07/2023</t>
+          <t>9849.16</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7878</t>
+        </is>
+      </c>
+      <c r="N353" t="inlineStr"/>
+      <c r="O353" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Donati avv. Alberto</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>delibera n. 1174/2023</t>
+          <t>Delibera 2202/2022</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
-          <t>05/07/2023</t>
+          <t>23/12/2022</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H354" t="inlineStr">
+      <c r="H354" t="inlineStr"/>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>23/12/2022</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="K354" t="n">
+        <v>1211</v>
+      </c>
+      <c r="L354" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I354" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L354" t="inlineStr"/>
       <c r="M354" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>10213.84</t>
+        </is>
+      </c>
+      <c r="N354" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2230</t>
+        </is>
+      </c>
+      <c r="O354" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Avv. Ticozzi Marco</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Delibera n. 966/2023</t>
+          <t>DELIBERA 1933/2022</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
-          <t>13/06/2023</t>
+          <t>15/11/2022</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H355" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H355" t="inlineStr"/>
       <c r="I355" t="inlineStr">
         <is>
-          <t>12627.24</t>
-[...6 lines deleted...]
-        </is>
+          <t>15/11/2022</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="K355" t="n">
+        <v>1195</v>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>18/09/2023</t>
+          <t>7222.64</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7222.64</t>
+        </is>
+      </c>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2197</t>
+        </is>
+      </c>
+      <c r="O355" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Giordano avv. Stefano</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Delibera 1257/2023</t>
+          <t>delibera n. 1887/2022</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
-          <t>13/07/2023</t>
+          <t>08/11/2022</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H356" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H356" t="inlineStr"/>
       <c r="I356" t="inlineStr">
         <is>
-          <t>8654.04</t>
-[...6 lines deleted...]
-        </is>
+          <t>08/11/2022</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>15/07/2025</t>
+        </is>
+      </c>
+      <c r="K356" t="n">
+        <v>1210</v>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>26/10/2023</t>
+          <t>19278.93</t>
         </is>
       </c>
       <c r="M356" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>26733.13</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2361 
+Saldo Inferiore al preventivo per Transazione.</t>
+        </is>
+      </c>
+      <c r="O356" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Vedova avv. Pierluigi</t>
+          <t>Molin avv. Marco</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Delibera n. 1202/2023</t>
+          <t>Delibera 18362022</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
-          <t>07/07/2023</t>
+          <t>27/10/2022</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>2308619</t>
+          <t>IL COMPENSO COMPRENDE SPESE ESENTI ANTICIPATE PER L'AZIENDA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>26932.44</t>
-[...6 lines deleted...]
-        </is>
+          <t>27/10/2022</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="K357" t="n">
+        <v>1203</v>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>02/10/2023</t>
+          <t>5816.78</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5557.79</t>
+        </is>
+      </c>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>pratica n. 2232</t>
+        </is>
+      </c>
+      <c r="O357" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Vedovato avv. Luca</t>
+          <t>Giuseppe Sarti - Francesco Sarti</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Delibera n. 1175/2023</t>
+          <t>delibera n. 1830/2022</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
-          <t>05/07/2023</t>
+          <t>27/10/2022</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Altre tipologie</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>difesa giudiziale</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr"/>
       <c r="I358" t="inlineStr">
         <is>
-          <t>7289.76</t>
-[...6 lines deleted...]
-        </is>
+          <t>27/10/2022</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="K358" t="n">
+        <v>1201</v>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>09/10/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2954.72</t>
+        </is>
+      </c>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>Giudizio Civile 9947/2015 R.G. Tribunale di Venezia, conferma patrocinio legale (posizione City).</t>
+        </is>
+      </c>
+      <c r="O358" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>avv. Lorenzo Locatelli</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>delibera n. 525/2023</t>
+          <t>Delibera n. 1786/2022</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
-          <t>28/03/2023</t>
+          <t>24/10/2022</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H359" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H359" t="inlineStr"/>
       <c r="I359" t="inlineStr">
         <is>
-          <t>9484.28</t>
-[...8 lines deleted...]
-      <c r="L359" t="inlineStr"/>
+          <t>24/10/2022</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="K359" t="n">
+        <v>1625</v>
+      </c>
+      <c r="L359" t="inlineStr">
+        <is>
+          <t>9824.2</t>
+        </is>
+      </c>
       <c r="M359" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>9917.99</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>DB n. 2551. In relazione al preventivo le "spese" sono calcolate al 10% e non al 15% come indicazione dell'avvocato.</t>
+        </is>
+      </c>
+      <c r="O359" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Barbieri avv. Lorenzo</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Delibera 1105/2023</t>
+          <t>Determina n. 1157/2025.</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
-          <t>26/06/2023</t>
+          <t>03/07/2025</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>determina ad integrazione del preventivo.</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>692.71</t>
+          <t>24/10/2022</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>compenso comprensivo di spese esenti</t>
-[...10 lines deleted...]
-          <t>14138</t>
+          <t>10/07/2025</t>
+        </is>
+      </c>
+      <c r="K360" t="n">
+        <v>1519</v>
+      </c>
+      <c r="L360" t="inlineStr">
+        <is>
+          <t>11672.96</t>
+        </is>
+      </c>
+      <c r="M360" t="inlineStr"/>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2355</t>
+        </is>
+      </c>
+      <c r="O360" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Cacciavillani avv. Chiara</t>
+          <t>Nannetti avv. Camilla</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Delibera 869/2023</t>
+          <t>Delibera 1779/2022</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
-          <t>24/05/2023</t>
+          <t>20/10/2022</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H361" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H361" t="inlineStr"/>
       <c r="I361" t="inlineStr">
         <is>
-          <t>14591.2</t>
-[...8 lines deleted...]
-      <c r="L361" t="inlineStr"/>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="K361" t="n">
+        <v>1205</v>
+      </c>
+      <c r="L361" t="inlineStr">
+        <is>
+          <t>634.4</t>
+        </is>
+      </c>
       <c r="M361" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>729.56</t>
+        </is>
+      </c>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>pratica n. 2333</t>
+        </is>
+      </c>
+      <c r="O361" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Pellegrini avv. Vincenzo</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Delibera n. 464/2023</t>
+          <t>Delibera 1779/2022</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
-          <t>15/03/2023</t>
+          <t>20/10/2022</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H362" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H362" t="inlineStr"/>
       <c r="I362" t="inlineStr">
         <is>
-          <t>46793.98</t>
-[...6 lines deleted...]
-        </is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="K362" t="n">
+        <v>1194</v>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>12/10/2023</t>
+          <t>6354.5</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5318.49</t>
+        </is>
+      </c>
+      <c r="N362" t="inlineStr">
+        <is>
+          <t>pratica n. 2333</t>
+        </is>
+      </c>
+      <c r="O362" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>DETERMINA 868/2023</t>
+          <t>Delibera n. 1777/2022</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
-          <t>16/05/2023</t>
+          <t>19/10/2022</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H363" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H363" t="inlineStr"/>
       <c r="I363" t="inlineStr">
         <is>
-          <t>16459.27</t>
+          <t>19/10/2022</t>
         </is>
       </c>
       <c r="J363" t="inlineStr"/>
-      <c r="K363" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L363" t="inlineStr"/>
+      <c r="K363" t="n">
+        <v>1189</v>
+      </c>
+      <c r="L363" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
       <c r="M363" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>19014.54</t>
+        </is>
+      </c>
+      <c r="N363" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2134</t>
+        </is>
+      </c>
+      <c r="O363" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Vedova avv. Pierluigi</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Delibera 789/2023</t>
+          <t>Delibera n. 1702/2022</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
-          <t>10/05/2023</t>
+          <t>05/10/2022</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H364" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H364" t="inlineStr"/>
       <c r="I364" t="inlineStr">
         <is>
-          <t>21300.23</t>
-[...8 lines deleted...]
-      <c r="L364" t="inlineStr"/>
+          <t>05/10/2022</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>30/01/2024</t>
+        </is>
+      </c>
+      <c r="K364" t="n">
+        <v>1188</v>
+      </c>
+      <c r="L364" t="inlineStr">
+        <is>
+          <t>2479.04</t>
+        </is>
+      </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2479.04</t>
+        </is>
+      </c>
+      <c r="N364" t="inlineStr">
+        <is>
+          <t>Pratica 2353</t>
+        </is>
+      </c>
+      <c r="O364" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Locatelli avv. Lorenzo</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Delibera n. 769/2023</t>
+          <t>Delibera 1595/2022</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
-          <t>05/05/2023</t>
+          <t>19/09/2022</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>826445</t>
+          <t>a saldo</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>8264.46</t>
-[...6 lines deleted...]
-        </is>
+          <t>19/09/2022</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>16/09/2024</t>
+        </is>
+      </c>
+      <c r="K365" t="n">
+        <v>1200</v>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>22/09/2023</t>
+          <t>20483.56</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>20483.56</t>
+        </is>
+      </c>
+      <c r="N365" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2130</t>
+        </is>
+      </c>
+      <c r="O365" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Viero avv. Roberta</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>delibera n. 790/2023</t>
+          <t>Delibera 1562/2022</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
-          <t>10/05/2023</t>
+          <t>09/09/2022</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H366" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H366" t="inlineStr"/>
       <c r="I366" t="inlineStr">
         <is>
-          <t>16463.55</t>
-[...6 lines deleted...]
-        </is>
+          <t>09/09/2022</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="K366" t="n">
+        <v>1184</v>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>11/04/2024</t>
+          <t>3995.07</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>11373.84</t>
+        </is>
+      </c>
+      <c r="N366" t="inlineStr">
+        <is>
+          <t>identificativo pratica n. 2267</t>
+        </is>
+      </c>
+      <c r="O366" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Sarti avv. Francesco</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>delibera n. 235/2023</t>
+          <t>Delibere n. 1523/2022.</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>05/09/2022</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>809377</t>
+          <t>A saldo</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>8093.77</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/09/2022</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+      <c r="K367" t="n">
+        <v>1600</v>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>15/05/2024</t>
+          <t>5211.17</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5211.17</t>
+        </is>
+      </c>
+      <c r="N367" t="inlineStr">
+        <is>
+          <t>identificativo pratica. 
+a saldo. Il compenso preventivato e il relativo compenso comprendono sia Atto di Citazione che Mediazione.</t>
+        </is>
+      </c>
+      <c r="O367" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Delibera n. 783/2023</t>
+          <t>Determina 553/2026</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
-          <t>10/05/2023</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H368" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H368" t="inlineStr"/>
       <c r="I368" t="inlineStr">
         <is>
-          <t>10288.99</t>
+          <t>23/08/2022</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>A saldo</t>
-[...5 lines deleted...]
-        </is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="K368" t="n">
+        <v>1626</v>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>12/05/2025</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>18701.54</t>
+        </is>
+      </c>
+      <c r="M368" t="inlineStr"/>
+      <c r="N368" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2342</t>
+        </is>
+      </c>
+      <c r="O368" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Bortoluzzi avv. Andrea</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>delibera 463/2023</t>
+          <t>Determina 479/2024</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
-          <t>15/03/2023</t>
+          <t>13/03/2024</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>2587138</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>58605.55</t>
-[...8 lines deleted...]
-      <c r="L369" t="inlineStr"/>
+          <t>23/08/2022</t>
+        </is>
+      </c>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>15/02/2024</t>
+        </is>
+      </c>
+      <c r="K369" t="n">
+        <v>1347</v>
+      </c>
+      <c r="L369" t="inlineStr">
+        <is>
+          <t>2000.46</t>
+        </is>
+      </c>
       <c r="M369" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N369" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2342</t>
+        </is>
+      </c>
+      <c r="O369" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Delibera 758/2023</t>
+          <t>Determina 1362/2023</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
-          <t>05/05/2023</t>
+          <t>09/08/2023</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>767827</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>7289.76</t>
+          <t>23/08/2022</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>importo comprensivo di spese esenti</t>
-[...5 lines deleted...]
-        </is>
+          <t>15/02/2024</t>
+        </is>
+      </c>
+      <c r="K370" t="n">
+        <v>1291</v>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>2369.8</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7041.13</t>
+        </is>
+      </c>
+      <c r="N370" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2342</t>
+        </is>
+      </c>
+      <c r="O370" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>delibera n. 676/2023</t>
+          <t>Delibera 1569/2022</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
-          <t>24/04/2023</t>
+          <t>13/09/2022</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H371" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H371" t="inlineStr"/>
       <c r="I371" t="inlineStr">
         <is>
-          <t>17557.59</t>
+          <t>23/08/2022</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>il compenso comprende spese esenti anticipate</t>
-[...5 lines deleted...]
-        </is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="K371" t="n">
+        <v>1183</v>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>11/07/2024</t>
+          <t>11472.84</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>11373.84</t>
+        </is>
+      </c>
+      <c r="N371" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2344</t>
+        </is>
+      </c>
+      <c r="O371" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Rosa Salva Piermarco</t>
+          <t>Garofalo avv. Luigi</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>DEL 177/2023</t>
+          <t>Delibera 1475/2022</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
-          <t>01/02/2023</t>
+          <t>23/08/2022</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>consulenza legale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr"/>
       <c r="I372" t="inlineStr">
         <is>
-          <t>2059.51</t>
-[...6 lines deleted...]
-        </is>
+          <t>23/08/2022</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="K372" t="n">
+        <v>1180</v>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>11/07/2024</t>
+          <t>4088.45</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>37086</t>
+          <t>18498.72</t>
+        </is>
+      </c>
+      <c r="N372" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2342</t>
+        </is>
+      </c>
+      <c r="O372" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Viero avv. Roberta</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Delibera 231/2023</t>
+          <t>Delibera 1394/2022.</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
-          <t>07/02/2023</t>
+          <t>10/08/2022</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>291824</t>
+          <t>A saldo. Compenso superiore al preventivo per pagamento spese</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>2918.24</t>
-[...6 lines deleted...]
-        </is>
+          <t>10/08/2022</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>21/07/2025</t>
+        </is>
+      </c>
+      <c r="K373" t="n">
+        <v>1551</v>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>19/10/2023</t>
+          <t>6216.5</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>6167.7</t>
+        </is>
+      </c>
+      <c r="N373" t="inlineStr">
+        <is>
+          <t>identificativo pratica n. 2337</t>
+        </is>
+      </c>
+      <c r="O373" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>Avv. Daniela Andriolo</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>DETERMINA 259/2023</t>
+          <t>Delibera n. 1348/2022</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
-          <t>14/02/2023</t>
+          <t>02/08/2022</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H374" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H374" t="inlineStr"/>
       <c r="I374" t="inlineStr">
         <is>
-          <t>8767.38</t>
-[...8 lines deleted...]
-      <c r="L374" t="inlineStr"/>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="K374" t="n">
+        <v>1174</v>
+      </c>
+      <c r="L374" t="inlineStr">
+        <is>
+          <t>3134.73</t>
+        </is>
+      </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>3132.73</t>
+        </is>
+      </c>
+      <c r="N374" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2341</t>
+        </is>
+      </c>
+      <c r="O374" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Levantino avv. Andrea</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Determina n. 153/2023</t>
+          <t>Delibera n. 1132/2022</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
-          <t>30/01/2023</t>
+          <t>28/06/2022</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H375" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H375" t="inlineStr"/>
       <c r="I375" t="inlineStr">
         <is>
-          <t>7295.6</t>
-[...12 lines deleted...]
-      <c r="L375" t="inlineStr"/>
+          <t>28/06/2022</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr"/>
+      <c r="K375" t="n">
+        <v>1198</v>
+      </c>
+      <c r="L375" t="inlineStr">
+        <is>
+          <t>2920.1</t>
+        </is>
+      </c>
       <c r="M375" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2920.1</t>
+        </is>
+      </c>
+      <c r="N375" t="inlineStr">
+        <is>
+          <t>pratica 2359</t>
+        </is>
+      </c>
+      <c r="O375" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Miotto avv. Rossana</t>
+          <t>Henri avv. Tommasi</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Delibera 1788/2022</t>
+          <t>Delibera n. 1102/2022.</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
-          <t>24/10/2022</t>
+          <t>24/06/2022</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H376" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H376" t="inlineStr"/>
       <c r="I376" t="inlineStr">
         <is>
-          <t>2526.61</t>
-[...6 lines deleted...]
-        </is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="K376" t="n">
+        <v>1539</v>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>19/07/2023</t>
+          <t>2301.1</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2301.1</t>
+        </is>
+      </c>
+      <c r="N376" t="inlineStr">
+        <is>
+          <t>A saldo</t>
+        </is>
+      </c>
+      <c r="O376" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Zambardi avv. Valeria</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Delibera 241/2023</t>
+          <t>Delibera 1108/2022</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
-          <t>09/02/2023</t>
+          <t>24/06/2022</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H377" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H377" t="inlineStr"/>
       <c r="I377" t="inlineStr">
         <is>
-          <t>2918.24</t>
+          <t>24/06/2022</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>saldo ( acconto euro 1459,12 e saldo euro 1459,12)</t>
-[...5 lines deleted...]
-        </is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="K377" t="n">
+        <v>1212</v>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>15/05/2025</t>
+          <t>7295.6</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>9338.37</t>
+        </is>
+      </c>
+      <c r="N377" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2195</t>
+        </is>
+      </c>
+      <c r="O377" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Delibera n.252/2023</t>
+          <t>Delibera n.1119/2022</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
-          <t>13/02/2023</t>
+          <t>24/06/2022</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H378" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H378" t="inlineStr"/>
       <c r="I378" t="inlineStr">
         <is>
-          <t>21886.8</t>
+          <t>24/06/2022</t>
         </is>
       </c>
       <c r="J378" t="inlineStr"/>
-      <c r="K378" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K378" t="n">
+        <v>1192</v>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>25/11/2023</t>
+          <t>5445.43</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>9989.14</t>
+        </is>
+      </c>
+      <c r="N378" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2329</t>
+        </is>
+      </c>
+      <c r="O378" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Determina n. 35/2023</t>
+          <t>Delibera 964/2022</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
-          <t>13/01/2023</t>
+          <t>31/05/2022</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H379" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H379" t="inlineStr"/>
       <c r="I379" t="inlineStr">
         <is>
-          <t>14591.2</t>
+          <t>31/05/2022</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>integrazione del preventivo</t>
-[...5 lines deleted...]
-        </is>
+          <t>08/11/2023</t>
+        </is>
+      </c>
+      <c r="K379" t="n">
+        <v>1186</v>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>31/12/2023</t>
+          <t>2918.24</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2918.24</t>
+        </is>
+      </c>
+      <c r="N379" t="inlineStr">
+        <is>
+          <t>pratica n. 2308</t>
+        </is>
+      </c>
+      <c r="O379" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Zambardi avv. Valeria</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Delibera 1108/2022</t>
+          <t>delibera n. 883/2022</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
-          <t>24/06/2022</t>
+          <t>23/05/2022</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H380" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H380" t="inlineStr"/>
       <c r="I380" t="inlineStr">
         <is>
-          <t>9338.37</t>
-[...6 lines deleted...]
-        </is>
+          <t>25/05/2022</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>09/08/2025</t>
+        </is>
+      </c>
+      <c r="K380" t="n">
+        <v>1161</v>
       </c>
       <c r="L380" t="inlineStr">
         <is>
-          <t>27/06/2024</t>
+          <t>7750.47</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>31260.19</t>
+        </is>
+      </c>
+      <c r="N380" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2234</t>
+        </is>
+      </c>
+      <c r="O380" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Donati avv. Alberto</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Delibera 2202/2022</t>
+          <t>Determina n. 1747/2025.</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
-          <t>23/12/2022</t>
+          <t>30/09/2025</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>Integrazione preventivo per presenza di più parti, Contributo Unificato e Raccomandate.</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>10213.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>23/05/2022</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="K381" t="n">
+        <v>1547</v>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>17/12/2024</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>34586.45</t>
+        </is>
+      </c>
+      <c r="M381" t="inlineStr"/>
+      <c r="N381" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2234. 
+A Saldo - Integrazione del preventivo.</t>
+        </is>
+      </c>
+      <c r="O381" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>delibera n. 1887/2022</t>
+          <t>Delibera n. 860/2022</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
-          <t>08/11/2022</t>
+          <t>17/05/2022</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H382" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H382" t="inlineStr"/>
       <c r="I382" t="inlineStr">
         <is>
-          <t>26733.13</t>
+          <t>17/05/2022</t>
         </is>
       </c>
       <c r="J382" t="inlineStr"/>
-      <c r="K382" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K382" t="n">
+        <v>1163</v>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>15/07/2025</t>
+          <t>5778.12</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>22798.75</t>
+        </is>
+      </c>
+      <c r="N382" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2328</t>
+        </is>
+      </c>
+      <c r="O382" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Nannetti avv. Camilla</t>
+          <t>Miotto avv. Rossana</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Delibera 1779/2022</t>
+          <t>Delibera 744/2022</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
-          <t>20/10/2022</t>
+          <t>09/05/2022</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H383" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H383" t="inlineStr"/>
       <c r="I383" t="inlineStr">
         <is>
-          <t>729.56</t>
-[...6 lines deleted...]
-        </is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="K383" t="n">
+        <v>1157</v>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>30872.21</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>30872.21</t>
+        </is>
+      </c>
+      <c r="N383" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1661 
+Acconto: €. 15436,11 - Saldo € 15436,11.</t>
+        </is>
+      </c>
+      <c r="O383" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Molin avv. Marco</t>
+          <t>Sarti avv. Francesco</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Delibera 18362022</t>
+          <t>Delibera n. 665/2022</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
-          <t>27/10/2022</t>
+          <t>15/04/2022</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H384" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H384" t="inlineStr"/>
       <c r="I384" t="inlineStr">
         <is>
-          <t>5557.79</t>
-[...10 lines deleted...]
-        </is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr"/>
+      <c r="K384" t="n">
+        <v>1150</v>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>10706.25</t>
+        </is>
+      </c>
+      <c r="N384" t="inlineStr">
+        <is>
+          <t>pratica 2304</t>
+        </is>
+      </c>
+      <c r="O384" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Giuseppe Sarti - Francesco Sarti</t>
+          <t>Verino avv. Mario Ettore</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>delibera n. 1830/2022</t>
+          <t>Delibera 578/2022</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
-          <t>27/10/2022</t>
+          <t>05/04/2022</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>Altre tipologie</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>difesa giudiziale</t>
+          <t>Contenzioso</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>compenso domiciliatario Roma</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>2954.72</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/04/2022</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>01/08/2024</t>
+        </is>
+      </c>
+      <c r="K385" t="n">
+        <v>1439</v>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>15/01/2024</t>
+          <t>1522.56</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>14848</t>
+          <t>1522.56</t>
+        </is>
+      </c>
+      <c r="N385" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1813</t>
+        </is>
+      </c>
+      <c r="O385" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Locatelli avv. Lorenzo</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Delibera 1595/2022</t>
+          <t>delibera n. 578/2022</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
-          <t>19/09/2022</t>
+          <t>05/04/2022</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>2048356</t>
+          <t>il compenso comprende spese anticipate di CU</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>20483.56</t>
+          <t>05/04/2022</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>a saldo</t>
-[...5 lines deleted...]
-        </is>
+          <t>01/08/2024</t>
+        </is>
+      </c>
+      <c r="K386" t="n">
+        <v>1145</v>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>16/09/2024</t>
+          <t>6357.49</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6841.05</t>
+        </is>
+      </c>
+      <c r="N386" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1813</t>
+        </is>
+      </c>
+      <c r="O386" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Levantino avv. Andrea</t>
+          <t>Avv. Cervetti Alessio</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Delibera n. 1132/2022</t>
+          <t>Determina n. 276/2026.</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
-          <t>28/06/2022</t>
+          <t>12/02/2026</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H387" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H387" t="inlineStr"/>
       <c r="I387" t="inlineStr">
         <is>
-          <t>2920.1</t>
-[...11 lines deleted...]
-          <t>20969</t>
+          <t>10/03/2022</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="K387" t="n">
+        <v>1606</v>
+      </c>
+      <c r="L387" t="inlineStr">
+        <is>
+          <t>10926.6</t>
+        </is>
+      </c>
+      <c r="M387" t="inlineStr"/>
+      <c r="N387" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2310. Liquidaz. preavviso fattura n. 6/2026.</t>
+        </is>
+      </c>
+      <c r="O387" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Signor avv. Diego</t>
+          <t>Avv. Cervetti Alessio</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>DELIBERA 1933/2022</t>
+          <t>Determina 1858/2025</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
-          <t>15/11/2022</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>722264</t>
+          <t>integrazione al preventivo originario il compenso comprende spese esenti anticipate</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>7222.64</t>
-[...6 lines deleted...]
-        </is>
+          <t>10/03/2022</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="K388" t="n">
+        <v>1554</v>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>20/06/2024</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>12389.15</t>
+        </is>
+      </c>
+      <c r="M388" t="inlineStr"/>
+      <c r="N388" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2310</t>
+        </is>
+      </c>
+      <c r="O388" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Delibera 1779/2022</t>
+          <t>Determina 1331/2025</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
-          <t>20/10/2022</t>
+          <t>28/08/2025</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H389" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H389" t="inlineStr"/>
       <c r="I389" t="inlineStr">
         <is>
-          <t>5318.49</t>
-[...6 lines deleted...]
-        </is>
+          <t>10/03/2022</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>28/08/2025</t>
+        </is>
+      </c>
+      <c r="K389" t="n">
+        <v>1527</v>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
-[...4 lines deleted...]
-          <t>14777</t>
+          <t>8332.4</t>
+        </is>
+      </c>
+      <c r="M389" t="inlineStr"/>
+      <c r="N389" t="inlineStr">
+        <is>
+          <t>pagamento a saldo La Fenice Trib. Modena RG. 1930/2025.</t>
+        </is>
+      </c>
+      <c r="O389" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Delibera n.1119/2022</t>
+          <t>Delibera n.380/2022</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
-          <t>24/06/2022</t>
+          <t>10/03/2022</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>544543</t>
+          <t>Il compenso è comprensivo del contributo unificato anticipato dall'Avvocato</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>9989.14</t>
-[...8 lines deleted...]
-      <c r="L390" t="inlineStr"/>
+          <t>10/03/2022</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="K390" t="n">
+        <v>1190</v>
+      </c>
+      <c r="L390" t="inlineStr">
+        <is>
+          <t>7389.89</t>
+        </is>
+      </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>30713.88</t>
+        </is>
+      </c>
+      <c r="N390" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2310</t>
+        </is>
+      </c>
+      <c r="O390" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Biancoli avv. Enrica</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Delibera n.1822/2022</t>
+          <t>Delibera n. 381/2022</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
-          <t>27/10/2022</t>
+          <t>10/03/2022</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H391" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H391" t="inlineStr"/>
       <c r="I391" t="inlineStr">
         <is>
-          <t>6754.27</t>
-[...6 lines deleted...]
-        </is>
+          <t>10/03/2022</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>31/07/2023</t>
+        </is>
+      </c>
+      <c r="K391" t="n">
+        <v>1135</v>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>20/07/2023</t>
+          <t>2303.1</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2807.35</t>
+        </is>
+      </c>
+      <c r="N391" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2307</t>
+        </is>
+      </c>
+      <c r="O391" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Cervetti Avv. Alessio</t>
+          <t>Conselvan avv. Andrea</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Delibera n.380/2022</t>
+          <t>Determina n. 1859/2025</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
-          <t>10/03/2022</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>738989</t>
+          <t>Integrazione preventivo</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>30713.88</t>
+          <t>02/03/2022</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>Il compenso è comprensivo del contributo unificato anticipato dall'Avvocato</t>
-[...5 lines deleted...]
-        </is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="K392" t="n">
+        <v>1556</v>
       </c>
       <c r="L392" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>1305.29</t>
+        </is>
+      </c>
+      <c r="M392" t="inlineStr"/>
+      <c r="N392" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2068</t>
+        </is>
+      </c>
+      <c r="O392" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Conselvan avv. Andrea</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Delibera n. 1777/2022</t>
+          <t>Delibera 341/2022</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
-          <t>19/10/2022</t>
+          <t>02/03/2022</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>il compenso comprende spese di traduzione dovute e spese anticipate dal nostro avvocato</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>19014.54</t>
+          <t>02/03/2022</t>
         </is>
       </c>
       <c r="J393" t="inlineStr"/>
-      <c r="K393" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L393" t="inlineStr"/>
+      <c r="K393" t="n">
+        <v>1154</v>
+      </c>
+      <c r="L393" t="inlineStr">
+        <is>
+          <t>9810.5</t>
+        </is>
+      </c>
       <c r="M393" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7730.24</t>
+        </is>
+      </c>
+      <c r="N393" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2068</t>
+        </is>
+      </c>
+      <c r="O393" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Vedova avv. Pierluigi</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Delibera n. 1702/2022</t>
+          <t>Delibera n. 337/2022.</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
-          <t>05/10/2022</t>
+          <t>01/03/2022</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H394" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H394" t="inlineStr"/>
       <c r="I394" t="inlineStr">
         <is>
-          <t>2479.04</t>
-[...6 lines deleted...]
-        </is>
+          <t>01/03/2022</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="K394" t="n">
+        <v>1597</v>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>30/01/2024</t>
+          <t>5318.49</t>
         </is>
       </c>
       <c r="M394" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5318.49</t>
+        </is>
+      </c>
+      <c r="N394" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 
+A saldo (23/01/2026)</t>
+        </is>
+      </c>
+      <c r="O394" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Delibera 964/2022</t>
+          <t>Delibera n. 337/2022</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
-          <t>31/05/2022</t>
+          <t>01/03/2022</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H395" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H395" t="inlineStr"/>
       <c r="I395" t="inlineStr">
         <is>
-          <t>2918.24</t>
+          <t>01/03/2022</t>
         </is>
       </c>
       <c r="J395" t="inlineStr"/>
-      <c r="K395" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K395" t="n">
+        <v>1158</v>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>08/11/2023</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>5318.49</t>
+        </is>
+      </c>
+      <c r="N395" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2122</t>
+        </is>
+      </c>
+      <c r="O395" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Trivellato avv. Stefania</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Delibera 1391/2022</t>
+          <t>Delibera 309/2022</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
-          <t>10/08/2022</t>
+          <t>23/02/2022</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>176846</t>
+          <t>Il compenso comprende l’ulteriore importo versato al patrocinatore conseguentemente all’incasso delle spese legali a cui è stata condannata controparte nella sentenza favorevole a questa Azienda.</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>1768.45</t>
-[...6 lines deleted...]
-        </is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>17/03/2025</t>
+        </is>
+      </c>
+      <c r="K396" t="n">
+        <v>1498</v>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>30/11/2023</t>
+          <t>8994.02</t>
         </is>
       </c>
       <c r="M396" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4790.29</t>
+        </is>
+      </c>
+      <c r="N396" t="inlineStr"/>
+      <c r="O396" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Viero avv. Roberta</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Delibera 1562/2022</t>
+          <t>Determina n. 733/2026</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
-          <t>09/09/2022</t>
+          <t>21/04/2026</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>399507</t>
+          <t>Integrazione preventivo originario</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>11373.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="K397" t="n">
+        <v>1665</v>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>05/12/2023</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>4757.39</t>
+        </is>
+      </c>
+      <c r="M397" t="inlineStr"/>
+      <c r="N397" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O397" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Delibera 1569/2022</t>
+          <t>Determina n. 457/2026</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
-          <t>13/09/2022</t>
+          <t>11/03/2026</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>1147284</t>
+          <t>Integrazione documentale.</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>11373.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
+      <c r="K398" t="n">
+        <v>1642</v>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>19/12/2023</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>958.58</t>
+        </is>
+      </c>
+      <c r="M398" t="inlineStr"/>
+      <c r="N398" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O398" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Garofalo avv. Luigi</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Delibera 1475/2022</t>
+          <t>Determina 315/2026</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
-          <t>23/08/2022</t>
+          <t>17/02/2026</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H399" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H399" t="inlineStr"/>
       <c r="I399" t="inlineStr">
         <is>
-          <t>18498.72</t>
-[...6 lines deleted...]
-        </is>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="K399" t="n">
+        <v>1608</v>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>2394.07</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N399" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297. Liquidaz. preavvisi fattura pag. sinistri: Vicario Diana e Lado Lida</t>
+        </is>
+      </c>
+      <c r="O399" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Determina 1337/2022</t>
+          <t>Determina 966/2025</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
-          <t>24/08/2022</t>
+          <t>04/06/2025</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>704915</t>
+          <t>integrazione preventivo</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>7049.15</t>
-[...8 lines deleted...]
-        <is>
           <t>18/02/2022</t>
         </is>
       </c>
-      <c r="L400" t="inlineStr"/>
+      <c r="J400" t="inlineStr"/>
+      <c r="K400" t="n">
+        <v>1512</v>
+      </c>
+      <c r="L400" t="inlineStr">
+        <is>
+          <t>2350.61</t>
+        </is>
+      </c>
       <c r="M400" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N400" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O400" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Avv. Daniela Andriolo</t>
+          <t>Tiralosi notaio Lucia</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Delibera n. 1348/2022</t>
+          <t>Determina n. 708/2022</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
-          <t>02/08/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Altre tipologie</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H401" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H401" t="inlineStr"/>
       <c r="I401" t="inlineStr">
         <is>
-          <t>3132.73</t>
-[...6 lines deleted...]
-        </is>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J401" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="K401" t="n">
+        <v>1375</v>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>2220.88</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N401" t="inlineStr">
+        <is>
+          <t>identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O401" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Delibera 257/2022</t>
+          <t>Determina 719/2024</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
+          <t>18/04/2024</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>integrazione preventivo</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
           <t>18/02/2022</t>
         </is>
       </c>
-      <c r="F402" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H402" t="inlineStr">
+      <c r="J402" t="inlineStr"/>
+      <c r="K402" t="n">
+        <v>1374</v>
+      </c>
+      <c r="L402" t="inlineStr">
+        <is>
+          <t>8826.9</t>
+        </is>
+      </c>
+      <c r="M402" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I402" t="inlineStr">
-[...17 lines deleted...]
-          <t>14138</t>
+      <c r="N402" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O402" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Determina 775/2022</t>
+          <t>Determina 192/2024</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
-          <t>17/05/2022</t>
+          <t>01/02/2024</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>6977492</t>
+          <t>integrazione preventivo</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr"/>
+      <c r="K403" t="n">
+        <v>1343</v>
+      </c>
+      <c r="L403" t="inlineStr">
+        <is>
+          <t>2626.5</t>
+        </is>
+      </c>
+      <c r="M403" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="J403" t="inlineStr">
-[...12 lines deleted...]
-          <t>14138</t>
+      <c r="N403" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O403" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Delibera n. 860/2022</t>
+          <t>DETERMINA 1077/2023</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
-          <t>17/05/2022</t>
+          <t>23/06/2023</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H404" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H404" t="inlineStr"/>
       <c r="I404" t="inlineStr">
         <is>
-          <t>22798.75</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="J404" t="inlineStr"/>
-      <c r="K404" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L404" t="inlineStr"/>
+      <c r="K404" t="n">
+        <v>1270</v>
+      </c>
+      <c r="L404" t="inlineStr">
+        <is>
+          <t>11547.62</t>
+        </is>
+      </c>
       <c r="M404" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N404" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O404" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>delibera n. 883/2022</t>
+          <t>DETERMINA 868/2023</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
-          <t>23/05/2022</t>
+          <t>16/05/2023</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H405" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H405" t="inlineStr"/>
       <c r="I405" t="inlineStr">
         <is>
-          <t>31260.19</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="J405" t="inlineStr"/>
-      <c r="K405" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K405" t="n">
+        <v>1243</v>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>09/08/2025</t>
+          <t>16459.27</t>
         </is>
       </c>
       <c r="M405" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>16459.27</t>
+        </is>
+      </c>
+      <c r="N405" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O405" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Avv. Ticozzi Marco</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Determina n. 620/2022</t>
+          <t>DETERMINA 259/2023</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
-          <t>19/04/2022</t>
+          <t>14/02/2023</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H406" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H406" t="inlineStr"/>
       <c r="I406" t="inlineStr">
         <is>
-          <t>0</t>
-[...10 lines deleted...]
-        </is>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr"/>
+      <c r="K406" t="n">
+        <v>1226</v>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>21/12/2023</t>
+          <t>8767.38</t>
         </is>
       </c>
       <c r="M406" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>8767.38</t>
+        </is>
+      </c>
+      <c r="N406" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O406" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Delibera n. 337/2022</t>
+          <t>Determina 1337/2022</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
-          <t>01/03/2022</t>
+          <t>24/08/2022</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>5318.49</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="J407" t="inlineStr"/>
-      <c r="K407" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L407" t="inlineStr"/>
+      <c r="K407" t="n">
+        <v>1179</v>
+      </c>
+      <c r="L407" t="inlineStr">
+        <is>
+          <t>7049.15</t>
+        </is>
+      </c>
       <c r="M407" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7049.15</t>
+        </is>
+      </c>
+      <c r="N407" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O407" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Miotto avv. Rossana</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Delibera 744/2022</t>
+          <t>Delibera 257/2022</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
-          <t>09/05/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H408" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H408" t="inlineStr"/>
       <c r="I408" t="inlineStr">
         <is>
-          <t>30872.21</t>
-[...6 lines deleted...]
-        </is>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="K408" t="n">
+        <v>1166</v>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M408" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>29250.77</t>
+        </is>
+      </c>
+      <c r="N408" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O408" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Conselvan avv. Andrea</t>
+          <t>Barel avv. Bruno</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Delibera 341/2022</t>
+          <t>Determina 775/2022</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
-          <t>02/03/2022</t>
+          <t>17/05/2022</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>98105</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>7730.24</t>
-[...12 lines deleted...]
-      <c r="L409" t="inlineStr"/>
+          <t>18/02/2022</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr"/>
+      <c r="K409" t="n">
+        <v>1165</v>
+      </c>
+      <c r="L409" t="inlineStr">
+        <is>
+          <t>69774.92</t>
+        </is>
+      </c>
       <c r="M409" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N409" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2297</t>
+        </is>
+      </c>
+      <c r="O409" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Sarti avv. Francesco</t>
+          <t>Gazzi avv. Paola</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Delibera n. 665/2022</t>
+          <t>Delibera n. 230/2022</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
-          <t>15/04/2022</t>
+          <t>16/02/2022</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H410" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H410" t="inlineStr"/>
       <c r="I410" t="inlineStr">
         <is>
-          <t>10706.25</t>
-[...8 lines deleted...]
-      <c r="L410" t="inlineStr"/>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr">
+        <is>
+          <t>31/07/2023</t>
+        </is>
+      </c>
+      <c r="K410" t="n">
+        <v>1392</v>
+      </c>
+      <c r="L410" t="inlineStr">
+        <is>
+          <t>6843.27</t>
+        </is>
+      </c>
       <c r="M410" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>11373.84</t>
+        </is>
+      </c>
+      <c r="N410" t="inlineStr">
+        <is>
+          <t>ricorso 696 bis cpc D.V. V.</t>
+        </is>
+      </c>
+      <c r="O410" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Bacchin avv. Alessio</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Delibera 179/2022</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>08/02/2022</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H411" t="inlineStr">
+      <c r="H411" t="inlineStr"/>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>08/02/2022</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr"/>
+      <c r="K411" t="n">
+        <v>1149</v>
+      </c>
+      <c r="L411" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I411" t="inlineStr">
+      <c r="M411" t="inlineStr">
         <is>
           <t>5318.5</t>
         </is>
       </c>
-      <c r="J411" t="inlineStr"/>
-[...8 lines deleted...]
-          <t>14138</t>
+      <c r="N411" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2306</t>
+        </is>
+      </c>
+      <c r="O411" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Matteo Santagà</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>Delibera 151/2022</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>31/01/2022</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H412" t="inlineStr">
+      <c r="H412" t="inlineStr"/>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>31/01/2022</t>
+        </is>
+      </c>
+      <c r="J412" t="inlineStr">
+        <is>
+          <t>12/06/2024</t>
+        </is>
+      </c>
+      <c r="K412" t="n">
+        <v>1147</v>
+      </c>
+      <c r="L412" t="inlineStr">
         <is>
           <t>2032</t>
         </is>
       </c>
-      <c r="I412" t="inlineStr">
+      <c r="M412" t="inlineStr">
         <is>
           <t>2034</t>
         </is>
       </c>
-      <c r="J412" t="inlineStr"/>
-[...12 lines deleted...]
-          <t>14138</t>
+      <c r="N412" t="inlineStr">
+        <is>
+          <t>Pratica n 2298</t>
+        </is>
+      </c>
+      <c r="O412" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Avv. Acerboni Francesco</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>delibera n. 578/2022</t>
+          <t>Delibera n. 2053/2021</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
-          <t>05/04/2022</t>
+          <t>06/12/2021</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>635749</t>
+          <t>il compenso comprende spese esenti anticipate</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>6841.05</t>
+          <t>06/12/2021</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>il compenso comprende spese anticipate di CU</t>
-[...5 lines deleted...]
-        </is>
+          <t>12/09/2024</t>
+        </is>
+      </c>
+      <c r="K413" t="n">
+        <v>1088</v>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>01/08/2024</t>
+          <t>4150.57</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>3995.07</t>
+        </is>
+      </c>
+      <c r="N413" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2289</t>
+        </is>
+      </c>
+      <c r="O413" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Cacciavillani avv. Chiara</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Delibera 588/2022</t>
+          <t>Delibera 2047/2021</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
-          <t>08/04/2021</t>
+          <t>30/11/2021</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>491008</t>
+          <t>pratica n. 2284</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>4823.48</t>
+          <t>30/11/2021</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>compenso comprensivo delle spese esenti</t>
-[...5 lines deleted...]
-        </is>
+          <t>13/03/2024</t>
+        </is>
+      </c>
+      <c r="K414" t="n">
+        <v>1118</v>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>12/07/2023</t>
+          <t>4377.36</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N414" t="inlineStr"/>
+      <c r="O414" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Biancoli avv. Enrica</t>
+          <t>Calì avv. Mario</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Delibera n. 381/2022</t>
+          <t>Delibera 1947/2021</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
-          <t>10/03/2022</t>
+          <t>19/11/2021</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H415" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H415" t="inlineStr"/>
       <c r="I415" t="inlineStr">
         <is>
-          <t>2807.35</t>
-[...6 lines deleted...]
-        </is>
+          <t>19/11/2021</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>13/10/2025</t>
+        </is>
+      </c>
+      <c r="K415" t="n">
+        <v>1106</v>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>31/07/2023</t>
+          <t>4956.64</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>4956.64</t>
+        </is>
+      </c>
+      <c r="N415" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1947 
+Sent. n. 2045 del 13 ottobre 2025</t>
+        </is>
+      </c>
+      <c r="O415" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Delibera 24/2022</t>
+          <t>Delibera 1925/2021</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
-          <t>10/01/2022</t>
+          <t>16/11/2021</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>36478</t>
+          <t>pratica n. 2277</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>4377.36</t>
+          <t>16/11/2021</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>pratica n. 2285</t>
-[...5 lines deleted...]
-        </is>
+          <t>14/03/2024</t>
+        </is>
+      </c>
+      <c r="K416" t="n">
+        <v>1093</v>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>05/07/2023</t>
+          <t>4377.3</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>4377.3</t>
+        </is>
+      </c>
+      <c r="N416" t="inlineStr"/>
+      <c r="O416" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Delibera 2047/2021</t>
+          <t>Delibera 1907/2021</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
-          <t>30/11/2021</t>
+          <t>15/11/2021</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>437736</t>
+          <t>pratica n. 2274</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
+          <t>15/11/2021</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>06/03/2024</t>
+        </is>
+      </c>
+      <c r="K417" t="n">
+        <v>1112</v>
+      </c>
+      <c r="L417" t="inlineStr">
+        <is>
           <t>4377.36</t>
         </is>
       </c>
-      <c r="J417" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M417" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N417" t="inlineStr"/>
+      <c r="O417" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Delibera 1642/2021</t>
+          <t>Delibera 1880/2021</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
-          <t>15/02/2021</t>
+          <t>12/11/2021</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>1271185</t>
+          <t>pratica n. 1880</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>12711.85</t>
-[...6 lines deleted...]
-        </is>
+          <t>12/11/2021</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="K418" t="n">
+        <v>1111</v>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
+          <t>11373.84</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>11373.84</t>
+        </is>
+      </c>
+      <c r="N418" t="inlineStr"/>
+      <c r="O418" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Avv. Stefano Mirate</t>
+          <t>avv. Marco Benzoni</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Delibera n. 1626/2021</t>
+          <t>ddg 1853/2021</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
-          <t>04/10/2021</t>
+          <t>08/11/2021</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H419" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H419" t="inlineStr"/>
       <c r="I419" t="inlineStr">
         <is>
-          <t>5318.49</t>
+          <t>08/11/2021</t>
         </is>
       </c>
       <c r="J419" t="inlineStr"/>
-      <c r="K419" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K419" t="n">
+        <v>1497</v>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>10447.52</t>
+        </is>
+      </c>
+      <c r="N419" t="inlineStr"/>
+      <c r="O419" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Avv. Camilla Mastrangelo</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Delibera n.1834/2021</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>05/11/2021</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H420" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H420" t="inlineStr"/>
       <c r="I420" t="inlineStr">
         <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="K420" t="n">
+        <v>1113</v>
+      </c>
+      <c r="L420" t="inlineStr">
+        <is>
+          <t>10613.65</t>
+        </is>
+      </c>
+      <c r="M420" t="inlineStr">
+        <is>
           <t>12709.67</t>
         </is>
       </c>
-      <c r="J420" t="inlineStr"/>
-[...12 lines deleted...]
-          <t>14777</t>
+      <c r="N420" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2244</t>
+        </is>
+      </c>
+      <c r="O420" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Delibera 1907/2021</t>
+          <t>Delibera 1642/2021</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
-          <t>15/11/2021</t>
+          <t>15/02/2021</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H421" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H421" t="inlineStr"/>
       <c r="I421" t="inlineStr">
         <is>
-          <t>4377.36</t>
+          <t>07/10/2021</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>pratica n. 2274</t>
-[...5 lines deleted...]
-        </is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="K421" t="n">
+        <v>1117</v>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>06/03/2024</t>
+          <t>12711.85</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>12711.85</t>
+        </is>
+      </c>
+      <c r="N421" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1642</t>
+        </is>
+      </c>
+      <c r="O421" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Avv. Stefano Mirate</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Delibera 1880/2021</t>
+          <t>Delibera n. 1626/2021</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
-          <t>12/11/2021</t>
+          <t>04/10/2021</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H422" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H422" t="inlineStr"/>
       <c r="I422" t="inlineStr">
         <is>
-          <t>11373.84</t>
+          <t>04/10/2021</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>pratica n. 1880</t>
-[...5 lines deleted...]
-        </is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="K422" t="n">
+        <v>1116</v>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>07/10/2024</t>
+          <t>5318.49</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
-          <t>26748</t>
+          <t>5318.49</t>
+        </is>
+      </c>
+      <c r="N422" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2259</t>
+        </is>
+      </c>
+      <c r="O422" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Calì avv. Mario</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Delibera 1947/2021</t>
+          <t>Delibera 1623/2021</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
-          <t>19/11/2021</t>
+          <t>04/10/2021</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>495664</t>
+          <t>pratica n. 1623</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>4956.64</t>
-[...6 lines deleted...]
-        </is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr">
+        <is>
+          <t>14/03/2024</t>
+        </is>
+      </c>
+      <c r="K423" t="n">
+        <v>1091</v>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>13/10/2025</t>
+          <t>5918.19</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7352.21</t>
+        </is>
+      </c>
+      <c r="N423" t="inlineStr"/>
+      <c r="O423" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Gazzi avv. Paola</t>
+          <t>Avv. Pier Marco Rosa Salva</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Delibera n. 2074/2021</t>
+          <t>Delibera n. 1565/2021.</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
-          <t>09/12/2021</t>
+          <t>27/09/2021</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>694178</t>
+          <t>Il compenso a saldo comprende spese imponibili per invio raccomandate.</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>11149.87</t>
-[...6 lines deleted...]
-        </is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr">
+        <is>
+          <t>19/08/2024</t>
+        </is>
+      </c>
+      <c r="K424" t="n">
+        <v>1540</v>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>13/07/2023</t>
+          <t>7065.71</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>7038.46</t>
+        </is>
+      </c>
+      <c r="N424" t="inlineStr">
+        <is>
+          <t>Il compenso a saldo comprende spese imponibili per invio raccomandate.</t>
+        </is>
+      </c>
+      <c r="O424" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Mazzonetto avv. Francesca</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Delibera 1925/2021</t>
+          <t>Delibera 1524/2021</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
-          <t>16/11/2021</t>
+          <t>17/09/2021</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H425" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H425" t="inlineStr"/>
       <c r="I425" t="inlineStr">
         <is>
-          <t>4377.3</t>
+          <t>17/09/2021</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>pratica n. 2277</t>
-[...5 lines deleted...]
-        </is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="K425" t="n">
+        <v>1089</v>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>14/03/2024</t>
+          <t>7316.56</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>7474.36</t>
+        </is>
+      </c>
+      <c r="N425" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1815 
+A saldo (26 gennaio 2026). Ordinanza corte Cassazione.</t>
+        </is>
+      </c>
+      <c r="O425" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>avv. Mario Testa</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Delibera 1623/2021</t>
+          <t>1288/2021</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
-          <t>04/10/2021</t>
+          <t>05/08/2021</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H426" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H426" t="inlineStr"/>
       <c r="I426" t="inlineStr">
         <is>
-          <t>7352.21</t>
+          <t>05/08/2021</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>pratica n. 1623</t>
-[...5 lines deleted...]
-        </is>
+          <t>07/08/2024</t>
+        </is>
+      </c>
+      <c r="K426" t="n">
+        <v>1489</v>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>14/03/2024</t>
+          <t>21274.53</t>
         </is>
       </c>
       <c r="M426" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>21630.93</t>
+        </is>
+      </c>
+      <c r="N426" t="inlineStr"/>
+      <c r="O426" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Mazzonetto avv. Francesca</t>
+          <t>Avv. Ticozzi Marco</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Delibera 1524/2021</t>
+          <t>Determina n. 620/2022</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
-          <t>17/09/2021</t>
+          <t>19/04/2022</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>731656</t>
+          <t>integrazione al preventivo originario</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>7474.36</t>
-[...6 lines deleted...]
-        </is>
+          <t>21/06/2021</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="K427" t="n">
+        <v>1159</v>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
+          <t>3794.72</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N427" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2051</t>
+        </is>
+      </c>
+      <c r="O427" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Avv. Acerboni Francesco</t>
+          <t>Pellegrini avv. Vincenzo</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Delibera n. 2053/2021</t>
+          <t>Delibera n. 896/2021</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
-          <t>06/12/2021</t>
+          <t>28/05/2021</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H428" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H428" t="inlineStr"/>
       <c r="I428" t="inlineStr">
         <is>
-          <t>3995.07</t>
+          <t>28/05/2021</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>il compenso comprende spese esenti anticipate</t>
-[...5 lines deleted...]
-        </is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="K428" t="n">
+        <v>1075</v>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>12/09/2024</t>
+          <t>11803.56</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>50312.08</t>
+        </is>
+      </c>
+      <c r="N428" t="inlineStr">
+        <is>
+          <t>Identificativi pratiche n. 2238</t>
+        </is>
+      </c>
+      <c r="O428" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Pellegrini avv. Vincenzo</t>
+          <t>Avv. Cervetti Alessio</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Delibera n. 896/2021</t>
+          <t>Delibera 882/2021</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
-          <t>28/05/2021</t>
+          <t>21/05/2021</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H429" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H429" t="inlineStr"/>
       <c r="I429" t="inlineStr">
         <is>
-          <t>50312.08</t>
+          <t>21/05/2021</t>
         </is>
       </c>
       <c r="J429" t="inlineStr"/>
-      <c r="K429" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K429" t="n">
+        <v>1572</v>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>03/11/2023</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6191.05</t>
+        </is>
+      </c>
+      <c r="N429" t="inlineStr"/>
+      <c r="O429" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Trivellato avv. T. Ferdinando - Marco avv. Vincenti - Domiciliatario Roma</t>
+          <t>Avv. Cervetti Alessio</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Delibera 435/21</t>
+          <t>Determina 1330/2025</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
-          <t>19/03/2021</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>822516</t>
+          <t>integrazione al preventivo originario</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>5318.49</t>
+          <t>21/05/2021</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>Importo complessivo comprende onorario Domiciliatario Roma. Importo complessivo comprende anche quanto stabilito dal Giudice nell'Ordinanza.</t>
-[...5 lines deleted...]
-        </is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="K430" t="n">
+        <v>1528</v>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>17/11/2025</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>9873.86</t>
+        </is>
+      </c>
+      <c r="M430" t="inlineStr"/>
+      <c r="N430" t="inlineStr">
+        <is>
+          <t>Pagamento a saldo Trib. Ve RG. 712/2024 (euro 5557,78) 
+Pagamento a saldo Trib. Ve RG. 12419/2025 (euro 4316,08)</t>
+        </is>
+      </c>
+      <c r="O430" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Avv. Vianelli Federico</t>
+          <t>dott. Paolo Moreni</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Delibera n. 126/2021</t>
-[...2 lines deleted...]
-      <c r="D431" t="inlineStr"/>
+          <t>n.840 del 14/05/2021</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>pdet</t>
+        </is>
+      </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>29/01/2021</t>
+          <t>14/05/2021</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H431" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H431" t="inlineStr"/>
       <c r="I431" t="inlineStr">
         <is>
-          <t>10797.49</t>
-[...6 lines deleted...]
-        </is>
+          <t>14/05/2021</t>
+        </is>
+      </c>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="K431" t="n">
+        <v>1403</v>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>08/02/2024</t>
+          <t>3660</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>3660</t>
+        </is>
+      </c>
+      <c r="N431" t="inlineStr"/>
+      <c r="O431" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Verino avv. Mario Ettore</t>
+          <t>Trivellato avv. T. Ferdinando - Marco avv. Vincenti - Domiciliatario Roma</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>delibera n. 1596/2019</t>
+          <t>Delibera 435/21</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
-          <t>11/10/2019</t>
+          <t>19/03/2021</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>152256</t>
+          <t>Importo complessivo comprende onorario Domiciliatario Roma. Importo complessivo comprende anche quanto stabilito dal Giudice nell'Ordinanza.</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>1522.56</t>
-[...6 lines deleted...]
-        </is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="J432" t="inlineStr">
+        <is>
+          <t>17/11/2025</t>
+        </is>
+      </c>
+      <c r="K432" t="n">
+        <v>1058</v>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>8225.16</t>
         </is>
       </c>
       <c r="M432" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>5318.49</t>
+        </is>
+      </c>
+      <c r="N432" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2231 Saldo</t>
+        </is>
+      </c>
+      <c r="O432" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Verino avv. Mario Ettore</t>
+          <t>Avv. Vianelli Federico</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Delibera n.858/2020</t>
+          <t>Delibera n. 126/2021</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
-          <t>27/05/2020</t>
+          <t>29/01/2021</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H433" t="inlineStr"/>
       <c r="I433" t="inlineStr">
         <is>
-          <t>1522.56</t>
-[...6 lines deleted...]
-        </is>
+          <t>29/01/2021</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="K433" t="n">
+        <v>1053</v>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>23/12/2024</t>
+          <t>4246.75</t>
         </is>
       </c>
       <c r="M433" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10797.49</t>
+        </is>
+      </c>
+      <c r="N433" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2220</t>
+        </is>
+      </c>
+      <c r="O433" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Cacciavillani avv. Chiara</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Delibera 30/2021</t>
+          <t>delibera n. 37/2021</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
-          <t>14/01/2021</t>
+          <t>18/01/2021</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H434" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H434" t="inlineStr"/>
       <c r="I434" t="inlineStr">
         <is>
-          <t>5886.09</t>
-[...8 lines deleted...]
-      <c r="L434" t="inlineStr"/>
+          <t>18/01/2021</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="K434" t="n">
+        <v>1024</v>
+      </c>
+      <c r="L434" t="inlineStr">
+        <is>
+          <t>4377.36</t>
+        </is>
+      </c>
       <c r="M434" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4377.36</t>
+        </is>
+      </c>
+      <c r="N434" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2201 Saldo</t>
+        </is>
+      </c>
+      <c r="O434" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Cacciavillani avv. Chiara</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>delibera n. 37/2021</t>
+          <t>Delibera 30/2021</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
-          <t>18/01/2021</t>
+          <t>14/01/2021</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H435" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H435" t="inlineStr"/>
       <c r="I435" t="inlineStr">
         <is>
-          <t>4377.36</t>
+          <t>14/01/2021</t>
         </is>
       </c>
       <c r="J435" t="inlineStr"/>
-      <c r="K435" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K435" t="n">
+        <v>1037</v>
       </c>
       <c r="L435" t="inlineStr">
         <is>
-          <t>03/09/2024</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M435" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>5886.09</t>
+        </is>
+      </c>
+      <c r="N435" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2159</t>
+        </is>
+      </c>
+      <c r="O435" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Zambelli Franco</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Delibera n. 2148/2020</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H436" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H436" t="inlineStr"/>
       <c r="I436" t="inlineStr">
         <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="J436" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="K436" t="n">
+        <v>1017</v>
+      </c>
+      <c r="L436" t="inlineStr">
+        <is>
           <t>8222.14</t>
         </is>
       </c>
-      <c r="J436" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
       <c r="M436" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>8222.14</t>
+        </is>
+      </c>
+      <c r="N436" t="inlineStr">
+        <is>
+          <t>Ricorso 702 - L.M.</t>
+        </is>
+      </c>
+      <c r="O436" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Miazzi avv. Maria Luisa</t>
+          <t>Testa avv. Mario</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Delibera 1719/2020</t>
-[...2 lines deleted...]
-      <c r="D437" t="inlineStr"/>
+          <t>1752/2020</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>pdec</t>
+        </is>
+      </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>27/10/2020</t>
+          <t>30/10/2020</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H437" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H437" t="inlineStr"/>
       <c r="I437" t="inlineStr">
         <is>
-          <t>13883.53</t>
-[...6 lines deleted...]
-        </is>
+          <t>30/10/2020</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="K437" t="n">
+        <v>1365</v>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>21/09/2023</t>
+          <t>6223.09</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>6044.31</t>
+        </is>
+      </c>
+      <c r="N437" t="inlineStr">
+        <is>
+          <t>compenso comprensivo di spese esenti anticipate per l'Azienda</t>
+        </is>
+      </c>
+      <c r="O437" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Viero avv. Roberta</t>
+          <t>Miazzi avv. Maria Luisa</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Delibera 1318/2020</t>
+          <t>Delibera 1719/2020</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
-          <t>11/08/2020</t>
+          <t>27/10/2020</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H438" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H438" t="inlineStr"/>
       <c r="I438" t="inlineStr">
         <is>
-          <t>5794.17</t>
-[...6 lines deleted...]
-        </is>
+          <t>27/10/2020</t>
+        </is>
+      </c>
+      <c r="J438" t="inlineStr">
+        <is>
+          <t>21/09/2023</t>
+        </is>
+      </c>
+      <c r="K438" t="n">
+        <v>1007</v>
       </c>
       <c r="L438" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>11106.82</t>
         </is>
       </c>
       <c r="M438" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>13883.53</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr">
+        <is>
+          <t>Causa di lavoro N.V.</t>
+        </is>
+      </c>
+      <c r="O438" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Acerboni avv. Francesco</t>
+          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Delibera n. 1265/2020</t>
+          <t>delibera n. 1737/2020</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
-          <t>05/08/2020</t>
+          <t>27/10/2020</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H439" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H439" t="inlineStr"/>
       <c r="I439" t="inlineStr">
         <is>
-          <t>10822</t>
-[...6 lines deleted...]
-        </is>
+          <t>27/10/2020</t>
+        </is>
+      </c>
+      <c r="J439" t="inlineStr">
+        <is>
+          <t>28/09/2023</t>
+        </is>
+      </c>
+      <c r="K439" t="n">
+        <v>984</v>
       </c>
       <c r="L439" t="inlineStr">
         <is>
-          <t>09/01/2025</t>
+          <t>11419.85</t>
         </is>
       </c>
       <c r="M439" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>11809.04</t>
+        </is>
+      </c>
+      <c r="N439" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2060</t>
+        </is>
+      </c>
+      <c r="O439" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Avv. Cervetti Alessio</t>
+          <t>Bianchini avv. Alfredo</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Delibera n. 201/2020</t>
+          <t>Determina 759/2024</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
-          <t>19/02/2020</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
+          <t>INTEGRAZIONE AL PREVENTIVO ORIGINARIO</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>11/01/2024</t>
+        </is>
+      </c>
+      <c r="K440" t="n">
+        <v>1373</v>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>1663.96</t>
+        </is>
+      </c>
+      <c r="M440" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I440" t="inlineStr">
-[...13 lines deleted...]
-          <t>14777</t>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2184</t>
+        </is>
+      </c>
+      <c r="O440" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Avv. ERICA DE CANDIDO ROMOLE</t>
+          <t>Viero avv. Roberta</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>delibera n. 1737/2020</t>
+          <t>Delibera 1318/2020</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
-          <t>27/10/2020</t>
+          <t>11/08/2020</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H441" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H441" t="inlineStr"/>
       <c r="I441" t="inlineStr">
         <is>
-          <t>11809.04</t>
-[...6 lines deleted...]
-        </is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="J441" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="K441" t="n">
+        <v>1006</v>
       </c>
       <c r="L441" t="inlineStr">
         <is>
-          <t>28/09/2023</t>
+          <t>0</t>
         </is>
       </c>
       <c r="M441" t="inlineStr">
         <is>
-          <t>20969</t>
+          <t>5794.17</t>
+        </is>
+      </c>
+      <c r="N441" t="inlineStr">
+        <is>
+          <t>Citazione Tribunale di Venezia L.A. + 2</t>
+        </is>
+      </c>
+      <c r="O441" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Cervetti avv. Alessio</t>
+          <t>Acerboni avv. Francesco</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Delibera n. 1859/2020</t>
+          <t>Delibera n. 1265/2020</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
-          <t>13/11/2020</t>
+          <t>05/08/2020</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H442" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H442" t="inlineStr"/>
       <c r="I442" t="inlineStr">
         <is>
-          <t>11151.18</t>
-[...6 lines deleted...]
-        </is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+      <c r="K442" t="n">
+        <v>1005</v>
       </c>
       <c r="L442" t="inlineStr">
         <is>
-          <t>04/04/2024</t>
+          <t>1940.63</t>
         </is>
       </c>
       <c r="M442" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>10822</t>
+        </is>
+      </c>
+      <c r="N442" t="inlineStr"/>
+      <c r="O442" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Tallini Avv. Prof. Valerio</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>delibera 1099/2020</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>1141266</t>
+          <t>il compenso comprende un ulteriore importo risultante dalla differenza tra quanto già liquidato e importo stabilito dal Giudice</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>22/08/2023</t>
+        </is>
+      </c>
+      <c r="K443" t="n">
+        <v>968</v>
+      </c>
+      <c r="L443" t="inlineStr">
+        <is>
+          <t>11412.66</t>
+        </is>
+      </c>
+      <c r="M443" t="inlineStr">
+        <is>
           <t>6095.62</t>
         </is>
       </c>
-      <c r="J443" t="inlineStr">
-[...16 lines deleted...]
-          <t>14138</t>
+      <c r="N443" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2145</t>
+        </is>
+      </c>
+      <c r="O443" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Trivellato avv. Stefania</t>
+          <t>Verino avv. Mario Ettore</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Delibera n. 809/2020</t>
+          <t>Delibera n.858/2020</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
-          <t>18/05/2020</t>
+          <t>27/05/2020</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H444" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H444" t="inlineStr"/>
       <c r="I444" t="inlineStr">
         <is>
-          <t>8222.14</t>
-[...6 lines deleted...]
-        </is>
+          <t>27/05/2020</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>23/12/2024</t>
+        </is>
+      </c>
+      <c r="K444" t="n">
+        <v>1046</v>
       </c>
       <c r="L444" t="inlineStr">
         <is>
-          <t>17/06/2024</t>
+          <t>1522.56</t>
         </is>
       </c>
       <c r="M444" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1522.56</t>
+        </is>
+      </c>
+      <c r="N444" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1460</t>
+        </is>
+      </c>
+      <c r="O444" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Barbieri avv. Lorenzo</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Delibera 569/2020</t>
+          <t>Delibera n.858/2020</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
-          <t>08/04/2020</t>
+          <t>27/05/2020</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H445" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H445" t="inlineStr"/>
       <c r="I445" t="inlineStr">
         <is>
-          <t>6803.19</t>
+          <t>27/05/2020</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>compenso comprensivo di spese esenti</t>
-[...5 lines deleted...]
-        </is>
+          <t>23/12/2024</t>
+        </is>
+      </c>
+      <c r="K445" t="n">
+        <v>945</v>
       </c>
       <c r="L445" t="inlineStr">
         <is>
-          <t>04/04/2024</t>
+          <t>15277.79</t>
         </is>
       </c>
       <c r="M445" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>15277.79</t>
+        </is>
+      </c>
+      <c r="N445" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1460</t>
+        </is>
+      </c>
+      <c r="O445" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Trivellato avv. Stefania</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Delibera n.858/2020</t>
+          <t>Delibera n. 809/2020</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
-          <t>27/05/2020</t>
+          <t>18/05/2020</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H446" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H446" t="inlineStr"/>
       <c r="I446" t="inlineStr">
         <is>
-          <t>15277.79</t>
-[...6 lines deleted...]
-        </is>
+          <t>18/05/2020</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>17/06/2024</t>
+        </is>
+      </c>
+      <c r="K446" t="n">
+        <v>956</v>
       </c>
       <c r="L446" t="inlineStr">
         <is>
-          <t>23/12/2024</t>
+          <t>8221.88</t>
         </is>
       </c>
       <c r="M446" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>8222.14</t>
+        </is>
+      </c>
+      <c r="N446" t="inlineStr">
+        <is>
+          <t>Identificativo 2007</t>
+        </is>
+      </c>
+      <c r="O446" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Avv. Guido Barzazi</t>
+          <t>Barbieri avv. Lorenzo</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Delibera n.318/2020</t>
+          <t>Delibera 569/2020</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
-          <t>05/03/2020</t>
+          <t>08/04/2020</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>1021384</t>
+          <t>compenso comprensivo di spese esenti</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>10213.84</t>
-[...6 lines deleted...]
-        </is>
+          <t>08/04/2020</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="K447" t="n">
+        <v>948</v>
       </c>
       <c r="L447" t="inlineStr">
         <is>
-          <t>04/06/2024</t>
+          <t>4958.82</t>
         </is>
       </c>
       <c r="M447" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>6803.19</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2030</t>
+        </is>
+      </c>
+      <c r="O447" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Zambelli avv. Franco</t>
+          <t>Sarti avv. Giuseppe</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>delibera n. 1596/2019</t>
+          <t>Determina n. 453/2020</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
-          <t>11/10/2019</t>
+          <t>11/03/2020</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>1605103</t>
+          <t>art. 67 CCNL rimborso spese legali dipendenti</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>16051.03</t>
-[...6 lines deleted...]
-        </is>
+          <t>11/03/2020</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="K448" t="n">
+        <v>1632</v>
       </c>
       <c r="L448" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>2422.29</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2481.97</t>
+        </is>
+      </c>
+      <c r="N448" t="inlineStr"/>
+      <c r="O448" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Bianchini avv. Alfredo</t>
+          <t>Avv. Guido Barzazi</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Delibera 1836/2019</t>
+          <t>Delibera n.318/2020</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
-          <t>15/11/2019</t>
+          <t>05/03/2020</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H449" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H449" t="inlineStr"/>
       <c r="I449" t="inlineStr">
         <is>
-          <t>12199.71</t>
+          <t>05/03/2020</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>importo compenso comprensivo di spese esenti anticipate</t>
-[...5 lines deleted...]
-        </is>
+          <t>04/06/2024</t>
+        </is>
+      </c>
+      <c r="K449" t="n">
+        <v>929</v>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>10/07/2024</t>
+          <t>10213.84</t>
         </is>
       </c>
       <c r="M449" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>10213.84</t>
+        </is>
+      </c>
+      <c r="N449" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2120</t>
+        </is>
+      </c>
+      <c r="O449" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Calì avv. Mario</t>
+          <t>avv. Davide Vianello</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Delibera 1972/2019</t>
-[...2 lines deleted...]
-      <c r="D450" t="inlineStr"/>
+          <t>ddg 288/2020</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>pdec</t>
+        </is>
+      </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>06/12/2019</t>
+          <t>02/03/2020</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H450" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H450" t="inlineStr"/>
       <c r="I450" t="inlineStr">
         <is>
-          <t>16256.8</t>
-[...6 lines deleted...]
-        </is>
+          <t>02/03/2020</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>13/05/2024</t>
+        </is>
+      </c>
+      <c r="K450" t="n">
+        <v>1434</v>
       </c>
       <c r="L450" t="inlineStr">
         <is>
-          <t>12/09/2024</t>
+          <t>18498.73</t>
         </is>
       </c>
       <c r="M450" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>18498.73</t>
+        </is>
+      </c>
+      <c r="N450" t="inlineStr"/>
+      <c r="O450" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Conselvan avv. Andrea</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Delibera 1073/2019</t>
+          <t>Delibera n. 214/2020</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
-          <t>05/07/2019</t>
+          <t>19/02/2020</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H451" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H451" t="inlineStr"/>
       <c r="I451" t="inlineStr">
         <is>
-          <t>14414.65</t>
+          <t>19/02/2020</t>
         </is>
       </c>
       <c r="J451" t="inlineStr"/>
-      <c r="K451" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L451" t="inlineStr"/>
+      <c r="K451" t="n">
+        <v>1463</v>
+      </c>
+      <c r="L451" t="inlineStr">
+        <is>
+          <t>4282.52</t>
+        </is>
+      </c>
       <c r="M451" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4282.52</t>
+        </is>
+      </c>
+      <c r="N451" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2117</t>
+        </is>
+      </c>
+      <c r="O451" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Mazzonetto avv. Francesca</t>
+          <t>Cervetti Avv. Alessio</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Delibera n. 734/2019</t>
+          <t>Delibera n. 201/2020</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
-          <t>17/05/2019</t>
+          <t>19/02/2020</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H452" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H452" t="inlineStr"/>
       <c r="I452" t="inlineStr">
         <is>
-          <t>11672.96</t>
+          <t>19/02/2020</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>il compenso comprende spese anticipate di contributo unificato</t>
-[...5 lines deleted...]
-        </is>
+          <t>28/02/2024</t>
+        </is>
+      </c>
+      <c r="K452" t="n">
+        <v>1377</v>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>30/07/2024</t>
+          <t>1919.72</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>1919.72</t>
+        </is>
+      </c>
+      <c r="N452" t="inlineStr">
+        <is>
+          <t>Identificativo pratica2188</t>
+        </is>
+      </c>
+      <c r="O452" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>MANENTE RAFFAELLA</t>
+          <t>Avv. Cervetti Alessio</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>DEL. '19/624</t>
+          <t>Delibera n. 201/2020</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
-          <t>19/04/2019</t>
+          <t>19/02/2020</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>docente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr"/>
       <c r="I453" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>19/02/2020</t>
         </is>
       </c>
       <c r="J453" t="inlineStr"/>
-      <c r="K453" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M453" t="inlineStr"/>
+      <c r="K453" t="n">
+        <v>994</v>
+      </c>
+      <c r="L453" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M453" t="inlineStr">
+        <is>
+          <t>5318.49</t>
+        </is>
+      </c>
+      <c r="N453" t="inlineStr">
+        <is>
+          <t>Opposizione a decreto ingiuntivo - Giudice di Pace di Venezia R.G. 5570/2019</t>
+        </is>
+      </c>
+      <c r="O453" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>CASON ELEONORA</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>DEL. '19/624</t>
+          <t>Determina 2116/2023</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
-          <t>19/04/2019</t>
+          <t>22/12/2023</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>docente</t>
+          <t>Contenzioso</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>880</t>
-[...9 lines deleted...]
-      <c r="M454" t="inlineStr"/>
+          <t>10/02/2020</t>
+        </is>
+      </c>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="K454" t="n">
+        <v>1344</v>
+      </c>
+      <c r="L454" t="inlineStr">
+        <is>
+          <t>1819.36</t>
+        </is>
+      </c>
+      <c r="M454" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N454" t="inlineStr">
+        <is>
+          <t>1983</t>
+        </is>
+      </c>
+      <c r="O454" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>SCATTAREGGIA FIORENZA</t>
+          <t>Calì avv. Mario</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>DEL. '19/624</t>
+          <t>Delibera 1972/2019</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
-          <t>19/04/2019</t>
+          <t>06/12/2019</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>docente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr"/>
       <c r="I455" t="inlineStr">
         <is>
-          <t>990</t>
-[...9 lines deleted...]
-      <c r="M455" t="inlineStr"/>
+          <t>06/12/2019</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>12/09/2024</t>
+        </is>
+      </c>
+      <c r="K455" t="n">
+        <v>891</v>
+      </c>
+      <c r="L455" t="inlineStr">
+        <is>
+          <t>13956.8</t>
+        </is>
+      </c>
+      <c r="M455" t="inlineStr">
+        <is>
+          <t>16256.8</t>
+        </is>
+      </c>
+      <c r="N455" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2106</t>
+        </is>
+      </c>
+      <c r="O455" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Burigana avv. Giandomenico</t>
+          <t>Bianchini avv. Alfredo</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>delibera 518/2017</t>
+          <t>Delibera 1836/2019</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
-          <t>01/03/2017</t>
+          <t>15/11/2019</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>Consulenze tecniche</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>1586</t>
-[...9 lines deleted...]
-      <c r="L456" t="inlineStr"/>
+          <t>importo compenso comprensivo di spese esenti anticipate</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>15/11/2019</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>10/07/2024</t>
+        </is>
+      </c>
+      <c r="K456" t="n">
+        <v>895</v>
+      </c>
+      <c r="L456" t="inlineStr">
+        <is>
+          <t>12241.63</t>
+        </is>
+      </c>
       <c r="M456" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>12199.71</t>
+        </is>
+      </c>
+      <c r="N456" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2102</t>
+        </is>
+      </c>
+      <c r="O456" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Cacciavillani avv. Chiara</t>
+          <t>Cervetti avv. Alessio</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>delibera n. 386/2019</t>
+          <t>Delibera n. 1859/2020</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
-          <t>15/03/2019</t>
+          <t>13/11/2020</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H457" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H457" t="inlineStr"/>
       <c r="I457" t="inlineStr">
         <is>
-          <t>17509.44</t>
+          <t>13/11/2019</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>Domiciliatario Scoca avv. Franco Giuseppe: preventivo compreso nella cifra pubblicata del compenso preventivato.</t>
-[...5 lines deleted...]
-        </is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="K457" t="n">
+        <v>981</v>
       </c>
       <c r="L457" t="inlineStr">
         <is>
-          <t>29/11/2023</t>
+          <t>9127.99</t>
         </is>
       </c>
       <c r="M457" t="inlineStr">
         <is>
-          <t>14777</t>
+          <t>11151.18</t>
+        </is>
+      </c>
+      <c r="N457" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2099</t>
+        </is>
+      </c>
+      <c r="O457" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Biancoli avv. Enrica</t>
+          <t>Verino avv. Mario Ettore</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Delibera n. 591/2018</t>
+          <t>delibera n. 1596/2019</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>11/10/2019</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H458" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H458" t="inlineStr"/>
       <c r="I458" t="inlineStr">
         <is>
-          <t>3383</t>
-[...6 lines deleted...]
-        </is>
+          <t>11/10/2019</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+      <c r="K458" t="n">
+        <v>1047</v>
       </c>
       <c r="L458" t="inlineStr">
         <is>
-          <t>30/12/2028</t>
-[...2 lines deleted...]
-      <c r="M458" t="inlineStr"/>
+          <t>1522.56</t>
+        </is>
+      </c>
+      <c r="M458" t="inlineStr">
+        <is>
+          <t>1522.56</t>
+        </is>
+      </c>
+      <c r="N458" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1230</t>
+        </is>
+      </c>
+      <c r="O458" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Mirate avv. Stefano</t>
+          <t>Zambelli avv. Franco</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Delibera n. 1141/2018</t>
+          <t>delibera n. 1596/2019</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
-          <t>12/06/2018</t>
+          <t>11/10/2019</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H459" t="inlineStr">
-[...9 lines deleted...]
-        </is>
+      <c r="H459" t="inlineStr"/>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>11/10/2019</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+      <c r="K459" t="n">
+        <v>902</v>
       </c>
       <c r="L459" t="inlineStr">
         <is>
-          <t>18/12/2023</t>
-[...2 lines deleted...]
-      <c r="M459" t="inlineStr"/>
+          <t>16051.03</t>
+        </is>
+      </c>
+      <c r="M459" t="inlineStr">
+        <is>
+          <t>16051.03</t>
+        </is>
+      </c>
+      <c r="N459" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1230</t>
+        </is>
+      </c>
+      <c r="O459" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>LAMPUGNANI ELISABETTA</t>
+          <t>Conselvan avv. Andrea</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>DEL. 412/2018</t>
+          <t>Delibera 1073/2019</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
-          <t>26/02/2018</t>
+          <t>05/07/2019</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>docente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr"/>
       <c r="I460" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>05/07/2019</t>
         </is>
       </c>
       <c r="J460" t="inlineStr"/>
-      <c r="K460" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M460" t="inlineStr"/>
+      <c r="K460" t="n">
+        <v>838</v>
+      </c>
+      <c r="L460" t="inlineStr">
+        <is>
+          <t>6184.11</t>
+        </is>
+      </c>
+      <c r="M460" t="inlineStr">
+        <is>
+          <t>14414.65</t>
+        </is>
+      </c>
+      <c r="N460" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2068</t>
+        </is>
+      </c>
+      <c r="O460" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Verino avv. Mario Ettore</t>
+          <t>Ticozzi avv. Marco</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>decreto 342/2017</t>
+          <t>determina n. 420/2024</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
-          <t>14/02/2017</t>
+          <t>05/03/2024</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>152256</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>18198.14</t>
-[...6 lines deleted...]
-        </is>
+          <t>21/06/2019</t>
+        </is>
+      </c>
+      <c r="J461" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="K461" t="n">
+        <v>1379</v>
       </c>
       <c r="L461" t="inlineStr">
         <is>
-          <t>24/10/2023</t>
+          <t>1758.24</t>
         </is>
       </c>
       <c r="M461" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N461" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2051</t>
+        </is>
+      </c>
+      <c r="O461" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Bernardi avv. Ludovica</t>
+          <t>Mazzonetto avv. Francesca</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>DDG 266 del 01/03/2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delibera n. 734/2019</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
-          <t>01/03/2019</t>
+          <t>17/05/2019</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>difesa giudiziale</t>
+          <t>Contenzioso</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>342321</t>
+          <t>il compenso comprende spese anticipate di contributo unificato</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>2951.8</t>
+          <t>17/05/2019</t>
         </is>
       </c>
       <c r="J462" t="inlineStr">
         <is>
-          <t>il compenso è comprensivo di spese esenti</t>
-[...5 lines deleted...]
-        </is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="K462" t="n">
+        <v>809</v>
       </c>
       <c r="L462" t="inlineStr">
         <is>
-          <t>19/12/2024</t>
+          <t>12458.96</t>
         </is>
       </c>
       <c r="M462" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>11672.96</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 2048</t>
+        </is>
+      </c>
+      <c r="O462" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Bianchini avv. Alfredo</t>
+          <t>MANENTE RAFFAELLA</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Delibera 1993/2018</t>
+          <t>DEL. '19/624</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
-          <t>24/10/2018</t>
+          <t>19/04/2019</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Docenze</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr"/>
       <c r="I463" t="inlineStr">
         <is>
-          <t>39396.24</t>
+          <t>07/05/2019</t>
         </is>
       </c>
       <c r="J463" t="inlineStr"/>
-      <c r="K463" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L463" t="inlineStr"/>
+      <c r="K463" t="n">
+        <v>779</v>
+      </c>
+      <c r="L463" t="inlineStr">
+        <is>
+          <t>880</t>
+        </is>
+      </c>
       <c r="M463" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>880</t>
+        </is>
+      </c>
+      <c r="N463" t="inlineStr"/>
+      <c r="O463" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Barel avv. Bruno</t>
+          <t>CASON ELEONORA</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Determina n. 282/2019</t>
+          <t>DEL. '19/624</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
-          <t>04/02/2019</t>
+          <t>19/04/2019</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Docenze</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr"/>
       <c r="I464" t="inlineStr">
         <is>
-          <t>21886.8</t>
+          <t>07/05/2019</t>
         </is>
       </c>
       <c r="J464" t="inlineStr"/>
-      <c r="K464" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K464" t="n">
+        <v>778</v>
       </c>
       <c r="L464" t="inlineStr">
         <is>
-          <t>12/10/2023</t>
+          <t>880</t>
         </is>
       </c>
       <c r="M464" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>880</t>
+        </is>
+      </c>
+      <c r="N464" t="inlineStr"/>
+      <c r="O464" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Santagà avv Matteo</t>
+          <t>SCATTAREGGIA FIORENZA</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>delibera n. 215 - 2018</t>
-[...6 lines deleted...]
-      </c>
+          <t>DEL. '19/624</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
-          <t>06/02/2018</t>
+          <t>19/04/2019</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Docenze</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>attività stragiudiziale</t>
-[...6 lines deleted...]
-      </c>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr"/>
       <c r="I465" t="inlineStr">
         <is>
-          <t>1918.74</t>
+          <t>07/05/2019</t>
         </is>
       </c>
       <c r="J465" t="inlineStr"/>
-      <c r="K465" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L465" t="inlineStr"/>
+      <c r="K465" t="n">
+        <v>777</v>
+      </c>
+      <c r="L465" t="inlineStr">
+        <is>
+          <t>990</t>
+        </is>
+      </c>
       <c r="M465" t="inlineStr">
         <is>
-          <t>39139</t>
+          <t>990</t>
+        </is>
+      </c>
+      <c r="N465" t="inlineStr"/>
+      <c r="O465" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>MARIN GIUSEPPE</t>
+          <t>Cacciavillani avv. Chiara</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>57/2019</t>
+          <t>delibera n. 386/2019</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
-          <t>18/01/2019</t>
+          <t>15/03/2019</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>docente</t>
+          <t>Contenzioso</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>4675</t>
+          <t>Domiciliatario Scoca avv. Franco Giuseppe: preventivo compreso nella cifra pubblicata del compenso preventivato.</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>467.5</t>
-[...9 lines deleted...]
-      <c r="M466" t="inlineStr"/>
+          <t>15/03/2019</t>
+        </is>
+      </c>
+      <c r="J466" t="inlineStr">
+        <is>
+          <t>29/11/2023</t>
+        </is>
+      </c>
+      <c r="K466" t="n">
+        <v>771</v>
+      </c>
+      <c r="L466" t="inlineStr">
+        <is>
+          <t>17509.44</t>
+        </is>
+      </c>
+      <c r="M466" t="inlineStr">
+        <is>
+          <t>17509.44</t>
+        </is>
+      </c>
+      <c r="N466" t="inlineStr">
+        <is>
+          <t>Identificativo pratica n. 1883</t>
+        </is>
+      </c>
+      <c r="O466" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Pellegrini avv. Vincenzo</t>
+          <t>Bernardi avv. Ludovica</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Delibera n. 1565/2018</t>
-[...2 lines deleted...]
-      <c r="D467" t="inlineStr"/>
+          <t>DDG 266 del 01/03/2019</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>PDEC 228 2019</t>
+        </is>
+      </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>16/08/2018</t>
+          <t>01/03/2019</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
+          <t>difesa giudiziale</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>72956</t>
+          <t>il compenso è comprensivo di spese esenti</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>14591.2</t>
-[...6 lines deleted...]
-        </is>
+          <t>01/03/2019</t>
+        </is>
+      </c>
+      <c r="J467" t="inlineStr">
+        <is>
+          <t>19/12/2024</t>
+        </is>
+      </c>
+      <c r="K467" t="n">
+        <v>675</v>
       </c>
       <c r="L467" t="inlineStr">
         <is>
-          <t>13/05/2024</t>
+          <t>3423.21</t>
         </is>
       </c>
       <c r="M467" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>2951.8</t>
+        </is>
+      </c>
+      <c r="N467" t="inlineStr">
+        <is>
+          <t>Pratica 275/L ufficio legale Chioggia</t>
+        </is>
+      </c>
+      <c r="O467" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Trivellato avv. Stefania</t>
+          <t>MARIN GIUSEPPE</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Delibera 2360/2018</t>
+          <t>57/2019</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
-          <t>21/12/2018</t>
+          <t>18/01/2019</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Docenze</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr"/>
       <c r="I468" t="inlineStr">
         <is>
-          <t>4790.29</t>
+          <t>13/01/2019</t>
         </is>
       </c>
       <c r="J468" t="inlineStr"/>
-      <c r="K468" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K468" t="n">
+        <v>629</v>
       </c>
       <c r="L468" t="inlineStr">
         <is>
-          <t>17/06/2024</t>
+          <t>467.5</t>
         </is>
       </c>
       <c r="M468" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>467.5</t>
+        </is>
+      </c>
+      <c r="N468" t="inlineStr"/>
+      <c r="O468" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Cacciavillani avv. Chiara</t>
+          <t>Trivellato avv. Stefania</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Delibera 1522/2017</t>
+          <t>Delibera 2360/2018</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
-          <t>28/07/2017</t>
+          <t>21/12/2018</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H469" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H469" t="inlineStr"/>
       <c r="I469" t="inlineStr">
         <is>
-          <t>10213.84</t>
-[...8 lines deleted...]
-      <c r="L469" t="inlineStr"/>
+          <t>21/12/2018</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr">
+        <is>
+          <t>17/06/2024</t>
+        </is>
+      </c>
+      <c r="K469" t="n">
+        <v>607</v>
+      </c>
+      <c r="L469" t="inlineStr">
+        <is>
+          <t>2186.5</t>
+        </is>
+      </c>
       <c r="M469" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>4790.29</t>
+        </is>
+      </c>
+      <c r="N469" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2007</t>
+        </is>
+      </c>
+      <c r="O469" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Bianchini avv. Alfredo</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Delibera 519/2018</t>
+          <t>Determina n. 35/2023</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
-          <t>12/03/2018</t>
+          <t>13/01/2023</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>1061228</t>
+          <t>integrazione del preventivo</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>10608.44</t>
+          <t>30/10/2018</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>Il compenso comprende euro 3,84 di spese di anticipazione esenti IVA.</t>
-[...5 lines deleted...]
-        </is>
+          <t>31/12/2023</t>
+        </is>
+      </c>
+      <c r="K470" t="n">
+        <v>1216</v>
       </c>
       <c r="L470" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>14591.2</t>
         </is>
       </c>
       <c r="M470" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>14591.2</t>
+        </is>
+      </c>
+      <c r="N470" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1994</t>
+        </is>
+      </c>
+      <c r="O470" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>SOLDANO ELIO</t>
+          <t>Bianchini avv. Alfredo</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>1952/2018</t>
+          <t>Delibera 1993/2018</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
-          <t>19/10/2018</t>
+          <t>24/10/2018</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>docente</t>
-[...7 lines deleted...]
-      <c r="I471" t="inlineStr"/>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr"/>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>24/10/2018</t>
+        </is>
+      </c>
       <c r="J471" t="inlineStr"/>
-      <c r="K471" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M471" t="inlineStr"/>
+      <c r="K471" t="n">
+        <v>667</v>
+      </c>
+      <c r="L471" t="inlineStr">
+        <is>
+          <t>7612.8</t>
+        </is>
+      </c>
+      <c r="M471" t="inlineStr">
+        <is>
+          <t>39396.24</t>
+        </is>
+      </c>
+      <c r="N471" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2000</t>
+        </is>
+      </c>
+      <c r="O471" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>SACCAVINI CLAUDIO</t>
+          <t>SOLDANO ELIO</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>1952/2018</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>19/10/2018</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H472" t="inlineStr">
+      <c r="H472" t="inlineStr"/>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>15/10/2018</t>
+        </is>
+      </c>
+      <c r="J472" t="inlineStr"/>
+      <c r="K472" t="n">
+        <v>553</v>
+      </c>
+      <c r="L472" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I472" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L472" t="inlineStr"/>
       <c r="M472" t="inlineStr"/>
+      <c r="N472" t="inlineStr"/>
+      <c r="O472" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>REALDON NICOLA</t>
+          <t>SACCAVINI CLAUDIO</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>1952/2018</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>19/10/2018</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H473" t="inlineStr">
+      <c r="H473" t="inlineStr"/>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>15/10/2018</t>
+        </is>
+      </c>
+      <c r="J473" t="inlineStr"/>
+      <c r="K473" t="n">
+        <v>552</v>
+      </c>
+      <c r="L473" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I473" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L473" t="inlineStr"/>
       <c r="M473" t="inlineStr"/>
+      <c r="N473" t="inlineStr"/>
+      <c r="O473" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>RAMPAZZO ROBERTA</t>
+          <t>REALDON NICOLA</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>1952/2018</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>19/10/2018</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H474" t="inlineStr">
+      <c r="H474" t="inlineStr"/>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>15/10/2018</t>
+        </is>
+      </c>
+      <c r="J474" t="inlineStr"/>
+      <c r="K474" t="n">
+        <v>551</v>
+      </c>
+      <c r="L474" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I474" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L474" t="inlineStr"/>
       <c r="M474" t="inlineStr"/>
+      <c r="N474" t="inlineStr"/>
+      <c r="O474" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>PIUMELLI EMMA IMMACOLATA</t>
+          <t>RAMPAZZO ROBERTA</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>1952/2018</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>19/10/2018</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H475" t="inlineStr">
+      <c r="H475" t="inlineStr"/>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>15/10/2018</t>
+        </is>
+      </c>
+      <c r="J475" t="inlineStr"/>
+      <c r="K475" t="n">
+        <v>550</v>
+      </c>
+      <c r="L475" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I475" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L475" t="inlineStr"/>
       <c r="M475" t="inlineStr"/>
+      <c r="N475" t="inlineStr"/>
+      <c r="O475" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>CENDRON ALBERTO</t>
+          <t>PIUMELLI EMMA IMMACOLATA</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>1952/2018</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>19/10/2018</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H476" t="inlineStr">
+      <c r="H476" t="inlineStr"/>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>15/10/2018</t>
+        </is>
+      </c>
+      <c r="J476" t="inlineStr"/>
+      <c r="K476" t="n">
+        <v>549</v>
+      </c>
+      <c r="L476" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I476" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L476" t="inlineStr"/>
       <c r="M476" t="inlineStr"/>
+      <c r="N476" t="inlineStr"/>
+      <c r="O476" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>BIGNARDI VALERIO</t>
+          <t>CENDRON ALBERTO</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>1952/2018</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>19/10/2018</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H477" t="inlineStr">
+      <c r="H477" t="inlineStr"/>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>15/10/2018</t>
+        </is>
+      </c>
+      <c r="J477" t="inlineStr"/>
+      <c r="K477" t="n">
+        <v>548</v>
+      </c>
+      <c r="L477" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I477" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L477" t="inlineStr"/>
       <c r="M477" t="inlineStr"/>
+      <c r="N477" t="inlineStr"/>
+      <c r="O477" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>BELLIN ANNACHIARA</t>
+          <t>BIGNARDI VALERIO</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>1952/2018</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>19/10/2018</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H478" t="inlineStr">
+      <c r="H478" t="inlineStr"/>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>15/10/2018</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr"/>
+      <c r="K478" t="n">
+        <v>547</v>
+      </c>
+      <c r="L478" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I478" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L478" t="inlineStr"/>
       <c r="M478" t="inlineStr"/>
+      <c r="N478" t="inlineStr"/>
+      <c r="O478" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Cacciavillani avv. Chiara</t>
+          <t>BELLIN ANNACHIARA</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Delibera 625/2018</t>
+          <t>1952/2018</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
-          <t>26/03/2018</t>
+          <t>19/10/2018</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>Patrocinio legale</t>
+          <t>Docenze</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>Contenzioso</t>
-[...6 lines deleted...]
-      </c>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr"/>
       <c r="I479" t="inlineStr">
         <is>
-          <t>14591.2</t>
+          <t>15/10/2018</t>
         </is>
       </c>
       <c r="J479" t="inlineStr"/>
-      <c r="K479" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K479" t="n">
+        <v>546</v>
       </c>
       <c r="L479" t="inlineStr">
         <is>
-          <t>29/09/2023</t>
-[...4 lines deleted...]
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M479" t="inlineStr"/>
+      <c r="N479" t="inlineStr"/>
+      <c r="O479" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>PRINCIPE FRANCESCA</t>
+          <t>Pellegrini avv. Vincenzo</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>DEL 578/2018</t>
+          <t>Delibera n. 1565/2018</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>16/08/2018</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>docente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr"/>
       <c r="I480" t="inlineStr">
         <is>
-          <t>1620</t>
-[...9 lines deleted...]
-      <c r="M480" t="inlineStr"/>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="J480" t="inlineStr">
+        <is>
+          <t>13/05/2024</t>
+        </is>
+      </c>
+      <c r="K480" t="n">
+        <v>610</v>
+      </c>
+      <c r="L480" t="inlineStr">
+        <is>
+          <t>7295.6</t>
+        </is>
+      </c>
+      <c r="M480" t="inlineStr">
+        <is>
+          <t>14591.2</t>
+        </is>
+      </c>
+      <c r="N480" t="inlineStr">
+        <is>
+          <t>Identificativi pratiche n. 1984 e n. 1985</t>
+        </is>
+      </c>
+      <c r="O480" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Ticozzi avv. Marco</t>
+          <t>Trivellato avv. Stefania</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Delibera 1312/2018</t>
+          <t>Delibera 1391/2022</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
-          <t>04/07/2018</t>
+          <t>10/08/2022</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
-      <c r="H481" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H481" t="inlineStr"/>
       <c r="I481" t="inlineStr">
         <is>
-          <t>8586.92</t>
-[...6 lines deleted...]
-        </is>
+          <t>10/08/2018</t>
+        </is>
+      </c>
+      <c r="J481" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="K481" t="n">
+        <v>1185</v>
       </c>
       <c r="L481" t="inlineStr">
         <is>
-          <t>14/03/2024</t>
+          <t>1768.46</t>
         </is>
       </c>
       <c r="M481" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>1768.45</t>
+        </is>
+      </c>
+      <c r="N481" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2340</t>
+        </is>
+      </c>
+      <c r="O481" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>De Poli avv. Matteo</t>
+          <t>Signor avv. Diego</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Delibera 2289/2017</t>
+          <t>Determina 1369/23</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
-          <t>11/12/2017</t>
+          <t>10/08/2023</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>611479</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>7486.74</t>
-[...6 lines deleted...]
-        </is>
+          <t>01/08/2018</t>
+        </is>
+      </c>
+      <c r="J482" t="inlineStr">
+        <is>
+          <t>10/08/2023</t>
+        </is>
+      </c>
+      <c r="K482" t="n">
+        <v>1274</v>
       </c>
       <c r="L482" t="inlineStr">
         <is>
-          <t>04/07/2023</t>
+          <t>29182.4</t>
         </is>
       </c>
       <c r="M482" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N482" t="inlineStr">
+        <is>
+          <t>1983</t>
+        </is>
+      </c>
+      <c r="O482" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Acerboni avv. Francesco</t>
+          <t>Ticozzi avv. Marco</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Delibera 72/2018</t>
+          <t>determina n. 419/2024</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
-          <t>17/01/2018</t>
+          <t>05/03/2024</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
           <t>Contenzioso</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>integrazione al preventivo</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>11373.84</t>
-[...8 lines deleted...]
-      <c r="L483" t="inlineStr"/>
+          <t>04/07/2018</t>
+        </is>
+      </c>
+      <c r="J483" t="inlineStr">
+        <is>
+          <t>24/01/2024</t>
+        </is>
+      </c>
+      <c r="K483" t="n">
+        <v>1358</v>
+      </c>
+      <c r="L483" t="inlineStr">
+        <is>
+          <t>9072.63</t>
+        </is>
+      </c>
       <c r="M483" t="inlineStr">
         <is>
-          <t>14138</t>
+          <t>9130.39</t>
+        </is>
+      </c>
+      <c r="N483" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1846</t>
+        </is>
+      </c>
+      <c r="O483" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>LAMPUGNANI ELISABETTA</t>
+          <t>Ticozzi avv. Marco</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>876/2017</t>
+          <t>Delibera 1312/2018</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
-          <t>06/11/2017</t>
+          <t>04/07/2018</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>docente</t>
-[...15 lines deleted...]
-      <c r="M484" t="inlineStr"/>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr"/>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>04/07/2018</t>
+        </is>
+      </c>
+      <c r="J484" t="inlineStr">
+        <is>
+          <t>14/03/2024</t>
+        </is>
+      </c>
+      <c r="K484" t="n">
+        <v>403</v>
+      </c>
+      <c r="L484" t="inlineStr">
+        <is>
+          <t>4814.27</t>
+        </is>
+      </c>
+      <c r="M484" t="inlineStr">
+        <is>
+          <t>8586.92</t>
+        </is>
+      </c>
+      <c r="N484" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1846</t>
+        </is>
+      </c>
+      <c r="O484" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>BARBARULO GERARDO</t>
+          <t>Mirate avv. Stefano</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>Delibera n. 1141/2018</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
-          <t>27/01/2017</t>
+          <t>12/06/2018</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>docente</t>
-[...2 lines deleted...]
-      <c r="H485" t="inlineStr">
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr"/>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>12/06/2018</t>
+        </is>
+      </c>
+      <c r="J485" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="K485" t="n">
+        <v>767</v>
+      </c>
+      <c r="L485" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I485" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L485" t="inlineStr"/>
       <c r="M485" t="inlineStr"/>
+      <c r="N485" t="inlineStr"/>
+      <c r="O485" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>DE TONETTI GABRIELE</t>
+          <t>PRINCIPE FRANCESCA</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>876/2017</t>
+          <t>DEL 578/2018</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
-          <t>21/04/2017</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H486" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>18/04/2018</t>
+        </is>
+      </c>
       <c r="J486" t="inlineStr"/>
-      <c r="K486" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M486" t="inlineStr"/>
+      <c r="K486" t="n">
+        <v>411</v>
+      </c>
+      <c r="L486" t="inlineStr">
+        <is>
+          <t>1620</t>
+        </is>
+      </c>
+      <c r="M486" t="inlineStr">
+        <is>
+          <t>1620</t>
+        </is>
+      </c>
+      <c r="N486" t="inlineStr"/>
+      <c r="O486" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>VIACAVA ROSANNA</t>
+          <t>Cacciavillani avv. Chiara</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>Delibera 625/2018</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
-          <t>01/01/2017</t>
+          <t>26/03/2018</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>docente</t>
-[...15 lines deleted...]
-      <c r="M487" t="inlineStr"/>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr"/>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>26/03/2018</t>
+        </is>
+      </c>
+      <c r="J487" t="inlineStr">
+        <is>
+          <t>29/09/2023</t>
+        </is>
+      </c>
+      <c r="K487" t="n">
+        <v>526</v>
+      </c>
+      <c r="L487" t="inlineStr">
+        <is>
+          <t>14591.13</t>
+        </is>
+      </c>
+      <c r="M487" t="inlineStr">
+        <is>
+          <t>14591.2</t>
+        </is>
+      </c>
+      <c r="N487" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1943</t>
+        </is>
+      </c>
+      <c r="O487" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>COSTA ANNALISA</t>
+          <t>Biancoli avv. Enrica</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>Delibera n. 591/2018</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
-          <t>01/01/2017</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>docente</t>
-[...15 lines deleted...]
-      <c r="M488" t="inlineStr"/>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr"/>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="J488" t="inlineStr">
+        <is>
+          <t>30/12/2028</t>
+        </is>
+      </c>
+      <c r="K488" t="n">
+        <v>769</v>
+      </c>
+      <c r="L488" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M488" t="inlineStr">
+        <is>
+          <t>3383</t>
+        </is>
+      </c>
+      <c r="N488" t="inlineStr"/>
+      <c r="O488" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>COSTA ANNALISA</t>
+          <t>Anna CONTATO</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>deliberazione n. 579</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
-          <t>21/04/2017</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Altre tipologie</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>docente</t>
-[...7 lines deleted...]
-      <c r="I489" t="inlineStr"/>
+          <t>Esperto qualificato</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr"/>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
       <c r="J489" t="inlineStr"/>
-      <c r="K489" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L489" t="inlineStr"/>
+      <c r="K489" t="n">
+        <v>215</v>
+      </c>
+      <c r="L489" t="inlineStr">
+        <is>
+          <t>4000</t>
+        </is>
+      </c>
       <c r="M489" t="inlineStr"/>
+      <c r="N489" t="inlineStr"/>
+      <c r="O489" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>SANNIA ANDREA</t>
+          <t>Aline Sueli COELHO FABRICIO</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>deliberazione n. 579</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
-          <t>21/04/2017</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Altre tipologie</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>docente</t>
-[...7 lines deleted...]
-      <c r="I490" t="inlineStr"/>
+          <t>Esperto qualificato</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr"/>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
       <c r="J490" t="inlineStr"/>
-      <c r="K490" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L490" t="inlineStr"/>
+      <c r="K490" t="n">
+        <v>214</v>
+      </c>
+      <c r="L490" t="inlineStr">
+        <is>
+          <t>5000</t>
+        </is>
+      </c>
       <c r="M490" t="inlineStr"/>
+      <c r="N490" t="inlineStr">
+        <is>
+          <t>Incarico di lavoro autonomo occasionale di natura temporanea ed altamente qualificata</t>
+        </is>
+      </c>
+      <c r="O490" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Distretto di Chioggia</t>
+          <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>GALVAGNI MICHELA</t>
+          <t>Bianchini avv. Alfredo</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>Delibera 519/2018</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
-          <t>21/04/2017</t>
+          <t>12/03/2018</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>docente</t>
+          <t>Contenzioso</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>1080</t>
-[...10 lines deleted...]
-      <c r="M491" t="inlineStr"/>
+          <t>Il compenso comprende euro 3,84 di spese di anticipazione esenti IVA.</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>12/03/2018</t>
+        </is>
+      </c>
+      <c r="J491" t="inlineStr">
+        <is>
+          <t>19/02/2025</t>
+        </is>
+      </c>
+      <c r="K491" t="n">
+        <v>585</v>
+      </c>
+      <c r="L491" t="inlineStr">
+        <is>
+          <t>10612.28</t>
+        </is>
+      </c>
+      <c r="M491" t="inlineStr">
+        <is>
+          <t>10608.44</t>
+        </is>
+      </c>
+      <c r="N491" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1936</t>
+        </is>
+      </c>
+      <c r="O491" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>TUMULO MIRIAM</t>
+          <t>Santagà avv Matteo</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>876</t>
-[...2 lines deleted...]
-      <c r="D492" t="inlineStr"/>
+          <t>delibera n. 215 - 2018</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>pdec 439 2018</t>
+        </is>
+      </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>21/04/2017</t>
+          <t>06/02/2018</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>Docenze</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>docente</t>
-[...7 lines deleted...]
-      <c r="I492" t="inlineStr"/>
+          <t>attività stragiudiziale</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr"/>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>06/02/2018</t>
+        </is>
+      </c>
       <c r="J492" t="inlineStr"/>
-      <c r="K492" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M492" t="inlineStr"/>
+      <c r="K492" t="n">
+        <v>648</v>
+      </c>
+      <c r="L492" t="inlineStr">
+        <is>
+          <t>1918.74</t>
+        </is>
+      </c>
+      <c r="M492" t="inlineStr">
+        <is>
+          <t>1918.74</t>
+        </is>
+      </c>
+      <c r="N492" t="inlineStr">
+        <is>
+          <t>giudizio rg 111-2018 promosso avanti il tribunale di Treviso con atto notificato in data 12/01/2018 prot. 5252. nomina patrocinatore</t>
+        </is>
+      </c>
+      <c r="O492" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Distretto Dolo Mirano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Alfredo Bianchini</t>
+          <t>avv. Renata Cortivo</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>DC-27-2017</t>
-[...2 lines deleted...]
-      <c r="D493" t="inlineStr"/>
+          <t>det. 930/2024</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>pdet</t>
+        </is>
+      </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>19/01/2017</t>
+          <t>24/05/2024</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>Altre tipologie</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>difesa giudiziale</t>
+          <t>Contenzioso</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>il compenso comprende spese esenti anticipate per l'Azienda</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>3032.43</t>
-[...8 lines deleted...]
-      <c r="L493" t="inlineStr"/>
+          <t>17/01/2018</t>
+        </is>
+      </c>
+      <c r="J493" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="K493" t="n">
+        <v>1433</v>
+      </c>
+      <c r="L493" t="inlineStr">
+        <is>
+          <t>3517.3</t>
+        </is>
+      </c>
       <c r="M493" t="inlineStr">
         <is>
-          <t>14848</t>
+          <t>3241.16</t>
+        </is>
+      </c>
+      <c r="N493" t="inlineStr"/>
+      <c r="O493" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Anna CONTATO</t>
+          <t>Acerboni avv. Francesco</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>deliberazione n. 579</t>
+          <t>Delibera 72/2018</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>17/01/2018</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>Altre tipologie</t>
+          <t>Patrocinio legale</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Esperto qualificato</t>
-[...7 lines deleted...]
-      <c r="I494" t="inlineStr"/>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr"/>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>17/01/2018</t>
+        </is>
+      </c>
       <c r="J494" t="inlineStr"/>
-      <c r="K494" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M494" t="inlineStr"/>
+      <c r="K494" t="n">
+        <v>285</v>
+      </c>
+      <c r="L494" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M494" t="inlineStr">
+        <is>
+          <t>11373.84</t>
+        </is>
+      </c>
+      <c r="N494" t="inlineStr">
+        <is>
+          <t>identificativo pratica1921</t>
+        </is>
+      </c>
+      <c r="O494" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Aline Sueli COELHO FABRICIO</t>
+          <t>LAMPUGNANI ELISABETTA</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>deliberazione n. 579</t>
+          <t>DEL. 412/2018</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>26/02/2018</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>Altre tipologie</t>
+          <t>Docenze</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>Esperto qualificato</t>
-[...7 lines deleted...]
-      <c r="I495" t="inlineStr"/>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr"/>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
       <c r="J495" t="inlineStr"/>
-      <c r="K495" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M495" t="inlineStr"/>
+      <c r="K495" t="n">
+        <v>691</v>
+      </c>
+      <c r="L495" t="inlineStr">
+        <is>
+          <t>1740.91</t>
+        </is>
+      </c>
+      <c r="M495" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N495" t="inlineStr"/>
+      <c r="O495" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Mara CRISTOFORI</t>
         </is>
       </c>
       <c r="C496" t="inlineStr"/>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>07/12/2017</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
-      <c r="H496" t="inlineStr">
+      <c r="H496" t="inlineStr"/>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr"/>
+      <c r="K496" t="n">
+        <v>194</v>
+      </c>
+      <c r="L496" t="inlineStr">
         <is>
           <t>33780</t>
         </is>
       </c>
-      <c r="I496" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L496" t="inlineStr"/>
       <c r="M496" t="inlineStr"/>
+      <c r="N496" t="inlineStr"/>
+      <c r="O496" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Gioela MOLINO</t>
         </is>
       </c>
       <c r="C497" t="inlineStr"/>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>12/12/2017</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
-      <c r="H497" t="inlineStr">
+      <c r="H497" t="inlineStr"/>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
+      <c r="J497" t="inlineStr"/>
+      <c r="K497" t="n">
+        <v>193</v>
+      </c>
+      <c r="L497" t="inlineStr">
         <is>
           <t>27000</t>
         </is>
       </c>
-      <c r="I497" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L497" t="inlineStr"/>
       <c r="M497" t="inlineStr"/>
+      <c r="N497" t="inlineStr"/>
+      <c r="O497" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>Doriana VISENTIN</t>
         </is>
       </c>
       <c r="C498" t="inlineStr"/>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>30/11/2017</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
-      <c r="H498" t="inlineStr">
+      <c r="H498" t="inlineStr"/>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>16/12/2017</t>
+        </is>
+      </c>
+      <c r="J498" t="inlineStr"/>
+      <c r="K498" t="n">
+        <v>185</v>
+      </c>
+      <c r="L498" t="inlineStr">
         <is>
           <t>37240</t>
         </is>
       </c>
-      <c r="I498" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L498" t="inlineStr"/>
       <c r="M498" t="inlineStr"/>
+      <c r="N498" t="inlineStr"/>
+      <c r="O498" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Laura VISENTIN</t>
         </is>
       </c>
       <c r="C499" t="inlineStr"/>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>30/11/2017</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
-      <c r="H499" t="inlineStr">
+      <c r="H499" t="inlineStr"/>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>01/12/2017</t>
+        </is>
+      </c>
+      <c r="J499" t="inlineStr"/>
+      <c r="K499" t="n">
+        <v>182</v>
+      </c>
+      <c r="L499" t="inlineStr">
         <is>
           <t>37240</t>
         </is>
       </c>
-      <c r="I499" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L499" t="inlineStr"/>
       <c r="M499" t="inlineStr"/>
+      <c r="N499" t="inlineStr"/>
+      <c r="O499" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Michela CINQUINI</t>
         </is>
       </c>
       <c r="C500" t="inlineStr"/>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>17/11/2017</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
-      <c r="H500" t="inlineStr">
+      <c r="H500" t="inlineStr"/>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>17/11/2017</t>
+        </is>
+      </c>
+      <c r="J500" t="inlineStr"/>
+      <c r="K500" t="n">
+        <v>180</v>
+      </c>
+      <c r="L500" t="inlineStr">
         <is>
           <t>5000</t>
         </is>
       </c>
-      <c r="I500" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L500" t="inlineStr"/>
       <c r="M500" t="inlineStr"/>
+      <c r="N500" t="inlineStr">
+        <is>
+          <t>incarico di lavoro autonomo occasionale per lo svolgimento di attività di natura temporanea ed altamente qualificata</t>
+        </is>
+      </c>
+      <c r="O500" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Ilaria CANI</t>
         </is>
       </c>
       <c r="C501" t="inlineStr"/>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>17/11/2017</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>Consulenze tecniche</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
-      <c r="H501" t="inlineStr">
+      <c r="H501" t="inlineStr"/>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>17/11/2017</t>
+        </is>
+      </c>
+      <c r="J501" t="inlineStr"/>
+      <c r="K501" t="n">
+        <v>177</v>
+      </c>
+      <c r="L501" t="inlineStr">
         <is>
           <t>4000</t>
         </is>
       </c>
-      <c r="I501" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L501" t="inlineStr"/>
       <c r="M501" t="inlineStr"/>
+      <c r="N501" t="inlineStr">
+        <is>
+          <t>incarico di lavoro autonomo occasionale per lo svolgimento di attività di natura temporanea ed altamente qualificata</t>
+        </is>
+      </c>
+      <c r="O501" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>Cesare COSTANTIN</t>
         </is>
       </c>
       <c r="C502" t="inlineStr"/>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>14/11/2017</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
-      <c r="H502" t="inlineStr">
+      <c r="H502" t="inlineStr"/>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>16/11/2017</t>
+        </is>
+      </c>
+      <c r="J502" t="inlineStr"/>
+      <c r="K502" t="n">
+        <v>176</v>
+      </c>
+      <c r="L502" t="inlineStr">
         <is>
           <t>27000</t>
         </is>
       </c>
-      <c r="I502" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L502" t="inlineStr"/>
       <c r="M502" t="inlineStr"/>
+      <c r="N502" t="inlineStr"/>
+      <c r="O502" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Distretto del Veneziano</t>
+          <t>Distretto di Chioggia</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Maria Carmen AFFINITA</t>
-[...2 lines deleted...]
-      <c r="C503" t="inlineStr"/>
+          <t>LAMPUGNANI ELISABETTA</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>876/2017</t>
+        </is>
+      </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
-          <t>02/11/2017</t>
+          <t>06/11/2017</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>Altre tipologie</t>
-[...8 lines deleted...]
-      <c r="I503" t="inlineStr"/>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr"/>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>07/11/2017</t>
+        </is>
+      </c>
       <c r="J503" t="inlineStr"/>
-      <c r="K503" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L503" t="inlineStr"/>
+      <c r="K503" t="n">
+        <v>260</v>
+      </c>
+      <c r="L503" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
       <c r="M503" t="inlineStr"/>
+      <c r="N503" t="inlineStr"/>
+      <c r="O503" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Massimo DOZZO</t>
+          <t>Maria Carmen AFFINITA</t>
         </is>
       </c>
       <c r="C504" t="inlineStr"/>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
-          <t>16/10/2017</t>
+          <t>02/11/2017</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t>Altre tipologie</t>
         </is>
       </c>
-      <c r="G504" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I504" t="inlineStr"/>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>01/11/2017</t>
+        </is>
+      </c>
       <c r="J504" t="inlineStr"/>
-      <c r="K504" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L504" t="inlineStr"/>
+      <c r="K504" t="n">
+        <v>174</v>
+      </c>
+      <c r="L504" t="inlineStr">
+        <is>
+          <t>12000</t>
+        </is>
+      </c>
       <c r="M504" t="inlineStr"/>
+      <c r="N504" t="inlineStr"/>
+      <c r="O504" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>TUMULO MIRIAM</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>DEL 2008/2017</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>27/10/2017</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H505" t="inlineStr">
+      <c r="H505" t="inlineStr"/>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>27/10/2017</t>
+        </is>
+      </c>
+      <c r="J505" t="inlineStr"/>
+      <c r="K505" t="n">
+        <v>163</v>
+      </c>
+      <c r="L505" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I505" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L505" t="inlineStr"/>
       <c r="M505" t="inlineStr"/>
+      <c r="N505" t="inlineStr"/>
+      <c r="O505" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>Distretto Dolo Mirano</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>VIACAVA ROSANNA</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>DEL 2008/2017</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>27/10/2017</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
           <t>Docenze</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H506" t="inlineStr">
+      <c r="H506" t="inlineStr"/>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>27/10/2017</t>
+        </is>
+      </c>
+      <c r="J506" t="inlineStr"/>
+      <c r="K506" t="n">
+        <v>162</v>
+      </c>
+      <c r="L506" t="inlineStr">
         <is>
           <t>570</t>
         </is>
       </c>
-      <c r="I506" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L506" t="inlineStr"/>
       <c r="M506" t="inlineStr"/>
+      <c r="N506" t="inlineStr"/>
+      <c r="O506" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Silvia SCATTURIN</t>
+          <t>Massimo DOZZO</t>
         </is>
       </c>
       <c r="C507" t="inlineStr"/>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
-          <t>29/05/2017</t>
+          <t>16/10/2017</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>Rilevazioni e indagini</t>
-[...8 lines deleted...]
-      <c r="I507" t="inlineStr"/>
+          <t>Altre tipologie</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>medico</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr"/>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>16/10/2017</t>
+        </is>
+      </c>
       <c r="J507" t="inlineStr"/>
-      <c r="K507" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L507" t="inlineStr"/>
+      <c r="K507" t="n">
+        <v>170</v>
+      </c>
+      <c r="L507" t="inlineStr">
+        <is>
+          <t>15000</t>
+        </is>
+      </c>
       <c r="M507" t="inlineStr"/>
+      <c r="N507" t="inlineStr"/>
+      <c r="O507" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Francesca RECH</t>
-[...2 lines deleted...]
-      <c r="C508" t="inlineStr"/>
+          <t>Cacciavillani avv. Chiara</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>Delibera 1522/2017</t>
+        </is>
+      </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
-          <t>29/05/2017</t>
+          <t>28/07/2017</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>Rilevazioni e indagini</t>
-[...8 lines deleted...]
-      <c r="I508" t="inlineStr"/>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr"/>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>28/07/2017</t>
+        </is>
+      </c>
       <c r="J508" t="inlineStr"/>
-      <c r="K508" t="inlineStr">
-[...5 lines deleted...]
-      <c r="M508" t="inlineStr"/>
+      <c r="K508" t="n">
+        <v>602</v>
+      </c>
+      <c r="L508" t="inlineStr">
+        <is>
+          <t>4689.9</t>
+        </is>
+      </c>
+      <c r="M508" t="inlineStr">
+        <is>
+          <t>10213.84</t>
+        </is>
+      </c>
+      <c r="N508" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1881</t>
+        </is>
+      </c>
+      <c r="O508" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Fiorenza MILANO</t>
+          <t>Silvia SCATTURIN</t>
         </is>
       </c>
       <c r="C509" t="inlineStr"/>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>29/05/2017</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
-      <c r="H509" t="inlineStr">
+      <c r="H509" t="inlineStr"/>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>01/06/2017</t>
+        </is>
+      </c>
+      <c r="J509" t="inlineStr"/>
+      <c r="K509" t="n">
+        <v>152</v>
+      </c>
+      <c r="L509" t="inlineStr">
         <is>
           <t>23400</t>
         </is>
       </c>
-      <c r="I509" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L509" t="inlineStr"/>
       <c r="M509" t="inlineStr"/>
+      <c r="N509" t="inlineStr"/>
+      <c r="O509" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Mariella MAZZUCCHELLI</t>
+          <t>Francesca RECH</t>
         </is>
       </c>
       <c r="C510" t="inlineStr"/>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>29/05/2017</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
-      <c r="H510" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>01/06/2017</t>
+        </is>
+      </c>
       <c r="J510" t="inlineStr"/>
-      <c r="K510" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L510" t="inlineStr"/>
+      <c r="K510" t="n">
+        <v>151</v>
+      </c>
+      <c r="L510" t="inlineStr">
+        <is>
+          <t>23400</t>
+        </is>
+      </c>
       <c r="M510" t="inlineStr"/>
+      <c r="N510" t="inlineStr"/>
+      <c r="O510" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Chiara DRIGO</t>
+          <t>Fiorenza MILANO</t>
         </is>
       </c>
       <c r="C511" t="inlineStr"/>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>29/05/2017</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
-      <c r="H511" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>01/06/2017</t>
+        </is>
+      </c>
       <c r="J511" t="inlineStr"/>
-      <c r="K511" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L511" t="inlineStr"/>
+      <c r="K511" t="n">
+        <v>150</v>
+      </c>
+      <c r="L511" t="inlineStr">
+        <is>
+          <t>23400</t>
+        </is>
+      </c>
       <c r="M511" t="inlineStr"/>
+      <c r="N511" t="inlineStr"/>
+      <c r="O511" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Liala BON</t>
+          <t>Mariella MAZZUCCHELLI</t>
         </is>
       </c>
       <c r="C512" t="inlineStr"/>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>29/05/2017</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
-      <c r="H512" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>01/06/2017</t>
+        </is>
+      </c>
       <c r="J512" t="inlineStr"/>
-      <c r="K512" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L512" t="inlineStr"/>
+      <c r="K512" t="n">
+        <v>149</v>
+      </c>
+      <c r="L512" t="inlineStr">
+        <is>
+          <t>35100</t>
+        </is>
+      </c>
       <c r="M512" t="inlineStr"/>
+      <c r="N512" t="inlineStr"/>
+      <c r="O512" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Fabio PELLIZZARI</t>
+          <t>Chiara DRIGO</t>
         </is>
       </c>
       <c r="C513" t="inlineStr"/>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
-          <t>02/05/2017</t>
+          <t>29/05/2017</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>Altre tipologie</t>
+          <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
-      <c r="H513" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>01/06/2017</t>
+        </is>
+      </c>
       <c r="J513" t="inlineStr"/>
-      <c r="K513" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L513" t="inlineStr"/>
+      <c r="K513" t="n">
+        <v>148</v>
+      </c>
+      <c r="L513" t="inlineStr">
+        <is>
+          <t>35100</t>
+        </is>
+      </c>
       <c r="M513" t="inlineStr"/>
+      <c r="N513" t="inlineStr"/>
+      <c r="O513" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Luca SCOIZZATO</t>
+          <t>Liala BON</t>
         </is>
       </c>
       <c r="C514" t="inlineStr"/>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
-          <t>15/03/2017</t>
+          <t>29/05/2017</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
           <t>Rilevazioni e indagini</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
-      <c r="H514" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>01/06/2017</t>
+        </is>
+      </c>
       <c r="J514" t="inlineStr"/>
-      <c r="K514" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L514" t="inlineStr"/>
+      <c r="K514" t="n">
+        <v>147</v>
+      </c>
+      <c r="L514" t="inlineStr">
+        <is>
+          <t>23400</t>
+        </is>
+      </c>
       <c r="M514" t="inlineStr"/>
+      <c r="N514" t="inlineStr"/>
+      <c r="O514" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Monica MARCHI</t>
-[...2 lines deleted...]
-      <c r="C515" t="inlineStr"/>
+          <t>BALESTRO ELISABETTA</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>DEC 1018/2017</t>
+        </is>
+      </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
-          <t>31/03/2017</t>
+          <t>12/05/2017</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>Rilevazioni e indagini</t>
-[...8 lines deleted...]
-      <c r="I515" t="inlineStr"/>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr"/>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>19/05/2017</t>
+        </is>
+      </c>
       <c r="J515" t="inlineStr"/>
-      <c r="K515" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L515" t="inlineStr"/>
+      <c r="K515" t="n">
+        <v>38</v>
+      </c>
+      <c r="L515" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
       <c r="M515" t="inlineStr"/>
+      <c r="N515" t="inlineStr"/>
+      <c r="O515" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Silvia FERRAZZONI</t>
-[...2 lines deleted...]
-      <c r="C516" t="inlineStr"/>
+          <t>Avv. Stefano Mirate</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>Determina n. 602/2026</t>
+        </is>
+      </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
-          <t>15/03/2017</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>Rilevazioni e indagini</t>
-[...15 lines deleted...]
-      <c r="L516" t="inlineStr"/>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr"/>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>12/05/2017</t>
+        </is>
+      </c>
+      <c r="J516" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="K516" t="n">
+        <v>1633</v>
+      </c>
+      <c r="L516" t="inlineStr">
+        <is>
+          <t>21886.8</t>
+        </is>
+      </c>
       <c r="M516" t="inlineStr"/>
+      <c r="N516" t="inlineStr">
+        <is>
+          <t>Identificativo pratica</t>
+        </is>
+      </c>
+      <c r="O516" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Monica MARCHI</t>
-[...2 lines deleted...]
-      <c r="C517" t="inlineStr"/>
+          <t>Avv. Stefano Mirate</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>Determina n. 1678/2025.</t>
+        </is>
+      </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
-          <t>19/01/2017</t>
+          <t>16/09/2025</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>Rilevazioni e indagini</t>
-[...2 lines deleted...]
-      <c r="G517" t="inlineStr"/>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
       <c r="H517" t="inlineStr">
         <is>
-          <t>3600</t>
-[...9 lines deleted...]
-      <c r="L517" t="inlineStr"/>
+          <t>integrazione al preventivo</t>
+        </is>
+      </c>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>12/05/2017</t>
+        </is>
+      </c>
+      <c r="J517" t="inlineStr">
+        <is>
+          <t>03/10/2025</t>
+        </is>
+      </c>
+      <c r="K517" t="n">
+        <v>1549</v>
+      </c>
+      <c r="L517" t="inlineStr">
+        <is>
+          <t>36478</t>
+        </is>
+      </c>
       <c r="M517" t="inlineStr"/>
+      <c r="N517" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1705</t>
+        </is>
+      </c>
+      <c r="O517" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Emanuela DI CIANO</t>
-[...2 lines deleted...]
-      <c r="C518" t="inlineStr"/>
+          <t>Avv. Stefano Mirate</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>Determina n. 178/2025.</t>
+        </is>
+      </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
-          <t>27/01/2017</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>Rilevazioni e indagini</t>
-[...2 lines deleted...]
-      <c r="G518" t="inlineStr"/>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
       <c r="H518" t="inlineStr">
         <is>
-          <t>28731</t>
-[...9 lines deleted...]
-      <c r="L518" t="inlineStr"/>
+          <t>integrazione al preventivo</t>
+        </is>
+      </c>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>12/05/2017</t>
+        </is>
+      </c>
+      <c r="J518" t="inlineStr">
+        <is>
+          <t>10/02/2025</t>
+        </is>
+      </c>
+      <c r="K518" t="n">
+        <v>1461</v>
+      </c>
+      <c r="L518" t="inlineStr">
+        <is>
+          <t>36478</t>
+        </is>
+      </c>
       <c r="M518" t="inlineStr"/>
+      <c r="N518" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1705</t>
+        </is>
+      </c>
+      <c r="O518" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Gioela MOLINO</t>
-[...2 lines deleted...]
-      <c r="C519" t="inlineStr"/>
+          <t>Avv. Stefano Mirate</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>Determina n. 907/2024</t>
+        </is>
+      </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
-          <t>27/01/2017</t>
+          <t>22/05/2024</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>Rilevazioni e indagini</t>
-[...15 lines deleted...]
-      <c r="L519" t="inlineStr"/>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H519" t="inlineStr"/>
+      <c r="I519" t="inlineStr">
+        <is>
+          <t>12/05/2017</t>
+        </is>
+      </c>
+      <c r="J519" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="K519" t="n">
+        <v>1405</v>
+      </c>
+      <c r="L519" t="inlineStr">
+        <is>
+          <t>5836.48</t>
+        </is>
+      </c>
       <c r="M519" t="inlineStr"/>
+      <c r="N519" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1705</t>
+        </is>
+      </c>
+      <c r="O519" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>BENZONI GIOVANNI BATTISTA</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fabio PELLIZZARI</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
-          <t>17/02/2017</t>
+          <t>02/05/2017</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>Docenze</t>
-[...12 lines deleted...]
-      <c r="I520" t="inlineStr"/>
+          <t>Altre tipologie</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+      <c r="I520" t="inlineStr">
+        <is>
+          <t>02/05/2017</t>
+        </is>
+      </c>
       <c r="J520" t="inlineStr"/>
-      <c r="K520" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L520" t="inlineStr"/>
+      <c r="K520" t="n">
+        <v>146</v>
+      </c>
+      <c r="L520" t="inlineStr">
+        <is>
+          <t>20000</t>
+        </is>
+      </c>
       <c r="M520" t="inlineStr"/>
+      <c r="N520" t="inlineStr"/>
+      <c r="O520" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>Distretto del Veneziano</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>BALESTRO ELISABETTA</t>
+          <t>Giordano avv. Stefano</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>DEC 1018/2017</t>
+          <t>Delibera 971/2017</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
-          <t>12/05/2017</t>
+          <t>28/04/2017</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H521" t="inlineStr"/>
+      <c r="I521" t="inlineStr">
+        <is>
+          <t>28/04/2017</t>
+        </is>
+      </c>
+      <c r="J521" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="K521" t="n">
+        <v>1354</v>
+      </c>
+      <c r="L521" t="inlineStr">
+        <is>
+          <t>3876.18</t>
+        </is>
+      </c>
+      <c r="M521" t="inlineStr">
+        <is>
+          <t>4457.61</t>
+        </is>
+      </c>
+      <c r="N521" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1860</t>
+        </is>
+      </c>
+      <c r="O521" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>DE TONETTI GABRIELE</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>876/2017</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
           <t>Docenze</t>
         </is>
       </c>
-      <c r="G521" t="inlineStr">
+      <c r="G522" t="inlineStr">
         <is>
           <t>docente</t>
         </is>
       </c>
-      <c r="H521" t="inlineStr">
-[...12 lines deleted...]
-      <c r="M521" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+      <c r="I522" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="J522" t="inlineStr"/>
+      <c r="K522" t="n">
+        <v>244</v>
+      </c>
+      <c r="L522" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="M522" t="inlineStr"/>
+      <c r="N522" t="inlineStr"/>
+      <c r="O522" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>COSTA ANNALISA</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H523" t="inlineStr"/>
+      <c r="I523" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="J523" t="inlineStr"/>
+      <c r="K523" t="n">
+        <v>241</v>
+      </c>
+      <c r="L523" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="M523" t="inlineStr"/>
+      <c r="N523" t="inlineStr"/>
+      <c r="O523" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>SANNIA ANDREA</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H524" t="inlineStr"/>
+      <c r="I524" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="J524" t="inlineStr"/>
+      <c r="K524" t="n">
+        <v>240</v>
+      </c>
+      <c r="L524" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="M524" t="inlineStr"/>
+      <c r="N524" t="inlineStr"/>
+      <c r="O524" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>GALVAGNI MICHELA</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H525" t="inlineStr"/>
+      <c r="I525" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="J525" t="inlineStr"/>
+      <c r="K525" t="n">
+        <v>239</v>
+      </c>
+      <c r="L525" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="M525" t="inlineStr"/>
+      <c r="N525" t="inlineStr"/>
+      <c r="O525" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>TUMULO MIRIAM</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H526" t="inlineStr"/>
+      <c r="I526" t="inlineStr">
+        <is>
+          <t>21/04/2017</t>
+        </is>
+      </c>
+      <c r="J526" t="inlineStr"/>
+      <c r="K526" t="n">
+        <v>238</v>
+      </c>
+      <c r="L526" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="M526" t="inlineStr"/>
+      <c r="N526" t="inlineStr"/>
+      <c r="O526" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>BENZONI GIOVANNI BATTISTA</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>DEC 408/2017</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>17/02/2017</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H527" t="inlineStr"/>
+      <c r="I527" t="inlineStr">
+        <is>
+          <t>18/04/2017</t>
+        </is>
+      </c>
+      <c r="J527" t="inlineStr"/>
+      <c r="K527" t="n">
+        <v>39</v>
+      </c>
+      <c r="L527" t="inlineStr">
+        <is>
+          <t>619</t>
+        </is>
+      </c>
+      <c r="M527" t="inlineStr"/>
+      <c r="N527" t="inlineStr"/>
+      <c r="O527" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Luca SCOIZZATO</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>15/03/2017</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>Rilevazioni e indagini</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+      <c r="I528" t="inlineStr">
+        <is>
+          <t>01/04/2017</t>
+        </is>
+      </c>
+      <c r="J528" t="inlineStr"/>
+      <c r="K528" t="n">
+        <v>142</v>
+      </c>
+      <c r="L528" t="inlineStr">
+        <is>
+          <t>11250</t>
+        </is>
+      </c>
+      <c r="M528" t="inlineStr"/>
+      <c r="N528" t="inlineStr"/>
+      <c r="O528" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Monica MARCHI</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>31/03/2017</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>Rilevazioni e indagini</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+      <c r="I529" t="inlineStr">
+        <is>
+          <t>01/04/2017</t>
+        </is>
+      </c>
+      <c r="J529" t="inlineStr"/>
+      <c r="K529" t="n">
+        <v>141</v>
+      </c>
+      <c r="L529" t="inlineStr">
+        <is>
+          <t>28080</t>
+        </is>
+      </c>
+      <c r="M529" t="inlineStr"/>
+      <c r="N529" t="inlineStr"/>
+      <c r="O529" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Silvia FERRAZZONI</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>15/03/2017</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>Rilevazioni e indagini</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+      <c r="I530" t="inlineStr">
+        <is>
+          <t>01/04/2017</t>
+        </is>
+      </c>
+      <c r="J530" t="inlineStr"/>
+      <c r="K530" t="n">
+        <v>140</v>
+      </c>
+      <c r="L530" t="inlineStr">
+        <is>
+          <t>11250</t>
+        </is>
+      </c>
+      <c r="M530" t="inlineStr"/>
+      <c r="N530" t="inlineStr"/>
+      <c r="O530" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Burigana avv. Giandomenico</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>delibera 518/2017</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>01/03/2017</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>Consulenze tecniche</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H531" t="inlineStr"/>
+      <c r="I531" t="inlineStr">
+        <is>
+          <t>01/03/2017</t>
+        </is>
+      </c>
+      <c r="J531" t="inlineStr"/>
+      <c r="K531" t="n">
+        <v>774</v>
+      </c>
+      <c r="L531" t="inlineStr">
+        <is>
+          <t>1586</t>
+        </is>
+      </c>
+      <c r="M531" t="inlineStr"/>
+      <c r="N531" t="inlineStr">
+        <is>
+          <t>identificativo pratica 1401</t>
+        </is>
+      </c>
+      <c r="O531" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Zambelli avv. Franco</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>decreto 342/2017</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>14/02/2017</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H532" t="inlineStr"/>
+      <c r="I532" t="inlineStr">
+        <is>
+          <t>14/02/2017</t>
+        </is>
+      </c>
+      <c r="J532" t="inlineStr">
+        <is>
+          <t>24/10/2023</t>
+        </is>
+      </c>
+      <c r="K532" t="n">
+        <v>1310</v>
+      </c>
+      <c r="L532" t="inlineStr">
+        <is>
+          <t>20725.59</t>
+        </is>
+      </c>
+      <c r="M532" t="inlineStr">
+        <is>
+          <t>20725.59</t>
+        </is>
+      </c>
+      <c r="N532" t="inlineStr">
+        <is>
+          <t>identificativo pratica 1746</t>
+        </is>
+      </c>
+      <c r="O532" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Verino avv. Mario Ettore</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>decreto 342/2017</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>14/02/2017</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H533" t="inlineStr"/>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>14/02/2017</t>
+        </is>
+      </c>
+      <c r="J533" t="inlineStr">
+        <is>
+          <t>24/10/2023</t>
+        </is>
+      </c>
+      <c r="K533" t="n">
+        <v>686</v>
+      </c>
+      <c r="L533" t="inlineStr">
+        <is>
+          <t>1522.56</t>
+        </is>
+      </c>
+      <c r="M533" t="inlineStr">
+        <is>
+          <t>18198.14</t>
+        </is>
+      </c>
+      <c r="N533" t="inlineStr">
+        <is>
+          <t>identificativo pratica 1746</t>
+        </is>
+      </c>
+      <c r="O533" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Monica MARCHI</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>19/01/2017</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>Rilevazioni e indagini</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+      <c r="I534" t="inlineStr">
+        <is>
+          <t>01/02/2017</t>
+        </is>
+      </c>
+      <c r="J534" t="inlineStr"/>
+      <c r="K534" t="n">
+        <v>138</v>
+      </c>
+      <c r="L534" t="inlineStr">
+        <is>
+          <t>3600</t>
+        </is>
+      </c>
+      <c r="M534" t="inlineStr"/>
+      <c r="N534" t="inlineStr"/>
+      <c r="O534" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Emanuela DI CIANO</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>27/01/2017</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>Rilevazioni e indagini</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+      <c r="I535" t="inlineStr">
+        <is>
+          <t>01/02/2017</t>
+        </is>
+      </c>
+      <c r="J535" t="inlineStr"/>
+      <c r="K535" t="n">
+        <v>137</v>
+      </c>
+      <c r="L535" t="inlineStr">
+        <is>
+          <t>28731</t>
+        </is>
+      </c>
+      <c r="M535" t="inlineStr"/>
+      <c r="N535" t="inlineStr"/>
+      <c r="O535" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>BARBARULO GERARDO</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>27/01/2017</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H536" t="inlineStr"/>
+      <c r="I536" t="inlineStr">
+        <is>
+          <t>27/01/2017</t>
+        </is>
+      </c>
+      <c r="J536" t="inlineStr"/>
+      <c r="K536" t="n">
+        <v>246</v>
+      </c>
+      <c r="L536" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M536" t="inlineStr"/>
+      <c r="N536" t="inlineStr"/>
+      <c r="O536" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t>Distretto Dolo Mirano</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Alfredo Bianchini</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>DC-27-2017</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>19/01/2017</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>Altre tipologie</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr">
+        <is>
+          <t>difesa giudiziale</t>
+        </is>
+      </c>
+      <c r="H537" t="inlineStr"/>
+      <c r="I537" t="inlineStr">
+        <is>
+          <t>19/01/2017</t>
+        </is>
+      </c>
+      <c r="J537" t="inlineStr"/>
+      <c r="K537" t="n">
+        <v>229</v>
+      </c>
+      <c r="L537" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M537" t="inlineStr">
+        <is>
+          <t>3032.43</t>
+        </is>
+      </c>
+      <c r="N537" t="inlineStr">
+        <is>
+          <t>Reclamo ex art. 669 terdecies c.p.c. proposto avanti il Tribunale di Padova dalla dott.ssa C.S.- Costituzione in giudizio ed attribuzione del mandato</t>
+        </is>
+      </c>
+      <c r="O537" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>VIACAVA ROSANNA</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>01/01/2017</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H538" t="inlineStr"/>
+      <c r="I538" t="inlineStr">
+        <is>
+          <t>01/01/2017</t>
+        </is>
+      </c>
+      <c r="J538" t="inlineStr"/>
+      <c r="K538" t="n">
+        <v>243</v>
+      </c>
+      <c r="L538" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="M538" t="inlineStr"/>
+      <c r="N538" t="inlineStr"/>
+      <c r="O538" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>COSTA ANNALISA</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>01/01/2017</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>Docenze</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr">
+        <is>
+          <t>docente</t>
+        </is>
+      </c>
+      <c r="H539" t="inlineStr"/>
+      <c r="I539" t="inlineStr">
+        <is>
+          <t>01/01/2017</t>
+        </is>
+      </c>
+      <c r="J539" t="inlineStr"/>
+      <c r="K539" t="n">
+        <v>242</v>
+      </c>
+      <c r="L539" t="inlineStr">
+        <is>
+          <t>1080</t>
+        </is>
+      </c>
+      <c r="M539" t="inlineStr"/>
+      <c r="N539" t="inlineStr"/>
+      <c r="O539" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Gioela MOLINO</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>27/01/2017</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>Rilevazioni e indagini</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+      <c r="I540" t="inlineStr">
+        <is>
+          <t>01/01/2017</t>
+        </is>
+      </c>
+      <c r="J540" t="inlineStr"/>
+      <c r="K540" t="n">
+        <v>136</v>
+      </c>
+      <c r="L540" t="inlineStr">
+        <is>
+          <t>27000</t>
+        </is>
+      </c>
+      <c r="M540" t="inlineStr"/>
+      <c r="N540" t="inlineStr"/>
+      <c r="O540" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Barel avv. Bruno</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>Determina 1873/2023</t>
+        </is>
+      </c>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>13/11/2023</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H541" t="inlineStr">
+        <is>
+          <t>integrazione preventivo</t>
+        </is>
+      </c>
+      <c r="I541" t="inlineStr">
+        <is>
+          <t>17/05/2016</t>
+        </is>
+      </c>
+      <c r="J541" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="K541" t="n">
+        <v>1329</v>
+      </c>
+      <c r="L541" t="inlineStr">
+        <is>
+          <t>11769.91</t>
+        </is>
+      </c>
+      <c r="M541" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N541" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1842</t>
+        </is>
+      </c>
+      <c r="O541" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Barel avv. Bruno</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>Determina n. 282/2019</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>04/02/2019</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H542" t="inlineStr"/>
+      <c r="I542" t="inlineStr">
+        <is>
+          <t>17/05/2016</t>
+        </is>
+      </c>
+      <c r="J542" t="inlineStr">
+        <is>
+          <t>12/10/2023</t>
+        </is>
+      </c>
+      <c r="K542" t="n">
+        <v>654</v>
+      </c>
+      <c r="L542" t="inlineStr">
+        <is>
+          <t>19032</t>
+        </is>
+      </c>
+      <c r="M542" t="inlineStr">
+        <is>
+          <t>21886.8</t>
+        </is>
+      </c>
+      <c r="N542" t="inlineStr">
+        <is>
+          <t>Identificativi pratiche n. 1842</t>
+        </is>
+      </c>
+      <c r="O542" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Signor avv. Diego</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>Determina n.1/2026.</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H543" t="inlineStr"/>
+      <c r="I543" t="inlineStr">
+        <is>
+          <t>27/01/2016</t>
+        </is>
+      </c>
+      <c r="J543" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="K543" t="n">
+        <v>1591</v>
+      </c>
+      <c r="L543" t="inlineStr">
+        <is>
+          <t>45962.28</t>
+        </is>
+      </c>
+      <c r="M543" t="inlineStr"/>
+      <c r="N543" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1750 
+A Saldo</t>
+        </is>
+      </c>
+      <c r="O543" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>Signor avv. Diego</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>Determina 807/2024</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>07/05/2024</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H544" t="inlineStr">
+        <is>
+          <t>integrazione al preventivo originario</t>
+        </is>
+      </c>
+      <c r="I544" t="inlineStr">
+        <is>
+          <t>27/01/2016</t>
+        </is>
+      </c>
+      <c r="J544" t="inlineStr"/>
+      <c r="K544" t="n">
+        <v>1423</v>
+      </c>
+      <c r="L544" t="inlineStr">
+        <is>
+          <t>5836.48</t>
+        </is>
+      </c>
+      <c r="M544" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N544" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 1750</t>
+        </is>
+      </c>
+      <c r="O544" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>dott. De Dominicis Giovan Battista</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>Determina n.1973/2024.</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H545" t="inlineStr"/>
+      <c r="I545" t="inlineStr">
+        <is>
+          <t>14/09/2015</t>
+        </is>
+      </c>
+      <c r="J545" t="inlineStr">
+        <is>
+          <t>07/11/2024</t>
+        </is>
+      </c>
+      <c r="K545" t="n">
+        <v>1464</v>
+      </c>
+      <c r="L545" t="inlineStr">
+        <is>
+          <t>60000</t>
+        </is>
+      </c>
+      <c r="M545" t="inlineStr"/>
+      <c r="N545" t="inlineStr">
+        <is>
+          <t>Identificativo pratica 2225</t>
+        </is>
+      </c>
+      <c r="O545" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t>Distretto del Veneziano</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>Signor avv. Diego</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>Determina n. 153/2023</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>30/01/2023</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H546" t="inlineStr">
+        <is>
+          <t>integrazione al preventivo</t>
+        </is>
+      </c>
+      <c r="I546" t="inlineStr">
+        <is>
+          <t>17/04/2015</t>
+        </is>
+      </c>
+      <c r="J546" t="inlineStr"/>
+      <c r="K546" t="n">
+        <v>1225</v>
+      </c>
+      <c r="L546" t="inlineStr">
+        <is>
+          <t>7295.6</t>
+        </is>
+      </c>
+      <c r="M546" t="inlineStr">
+        <is>
+          <t>7295.6</t>
+        </is>
+      </c>
+      <c r="N546" t="inlineStr"/>
+      <c r="O546" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t>Distretto Dolo Mirano</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>Mirate avv. Stefano</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>Determina n. 1575/2025.</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>02/09/2025</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>Patrocinio legale</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr">
+        <is>
+          <t>Contenzioso</t>
+        </is>
+      </c>
+      <c r="H547" t="inlineStr"/>
+      <c r="I547" t="inlineStr">
+        <is>
+          <t>07/11/2011</t>
+        </is>
+      </c>
+      <c r="J547" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="K547" t="n">
+        <v>1529</v>
+      </c>
+      <c r="L547" t="inlineStr">
+        <is>
+          <t>9745.79</t>
+        </is>
+      </c>
+      <c r="M547" t="inlineStr"/>
+      <c r="N547" t="inlineStr">
+        <is>
+          <t>Pagamento avv. Mirate Corte Appello Ve. RG. 2327/2011.</t>
+        </is>
+      </c>
+      <c r="O547" t="inlineStr">
+        <is>
+          <t>https://trasparenza.aulss3.veneto.it/apridoc/660D9858A0F14E118A4BF8E4B4A8AC2420003</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>