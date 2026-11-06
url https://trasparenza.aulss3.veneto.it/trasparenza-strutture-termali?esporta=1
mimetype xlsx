--- v0 (2026-06-24)
+++ v1 (2026-11-06)
@@ -493,61 +493,61 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>CTN s.r.l. PALATINI "Terme di Salzano"</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Salzano</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Via Roma, 222 - 30030 Salzano (VE)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>041 5747111</t>
+          <t>&lt;p&gt;041 5747111&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Assistenza Termale</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Prestazioni come da DGR di accreditamento istituzionale</t>
+          <t>&lt;p&gt;Prestazioni come da DGR di accreditamento istituzionale&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>480801</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>CTN s.r.l. PALATINI "Terme di Salzano"</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">