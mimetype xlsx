--- v0 (2026-06-24)
+++ v1 (2026-11-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J73"/>
+  <dimension ref="A1:J77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Denominazione</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Distretto</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Località</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -473,3361 +473,3531 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Unità di offerta</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Codice ministeriale</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Data inizio convenzione</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Data fine convenzione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Bielo Diagnostica s.r.l.</t>
+          <t>Struttura NON CONVENZIONATA - S. Marina Health and Beauty s.r.l.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Venezia</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SESTIERE SANTA CROCE 499R</t>
+          <t>Castello 6084</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>041/2411473</t>
+          <t>&lt;p&gt;Branca NON CONVENZIONATA, anche se accreditata dal 23/02/2024 al 22/02/2027: Dermatologia.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
-      <c r="I2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I2" t="inlineStr"/>
+      <c r="J2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Veneta Clodiense - Mutua Pescatori Società Cooperativa</t>
+          <t>Struttura NON CONVENZIONATA - Fenica Servizio Ambulatori di Furlan Anna &amp; C. Sas</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Mirano</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Rione S.Giacomo, 629 - 30015 Chioggia (VE)</t>
+          <t>piazza Martiri della Libertà, 16/3</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>041/400110</t>
+          <t>&lt;p&gt;Branca NON CONVENZIONATA con l'SSN anche se accreditata dal 25/08/2026 al 24/08/2029: Radiologia diagnostica.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
-      <c r="I3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I3" t="inlineStr"/>
+      <c r="J3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Synlab Data Medica srl - sede Chioggia</t>
+          <t>Struttura NON CONVENZIONATA - Anni Sereni Srl</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Scorzè</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Campo Marconi, 24 30015 Chioggia</t>
-[...6 lines deleted...]
-      </c>
+          <t>via Dei Soranzo, 4</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>03 Medicina di laboratorio (con Punto di prelievo)</t>
+          <t>&lt;p&gt;Branche NON CONVENZIONATE CON SSN anche se accreditate dal 17/7/26 al 16/07/2029: Oculistica, Ortopedia, Terapia antalgica.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
-      <c r="I4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I4" t="inlineStr"/>
+      <c r="J4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Synlab Data Medica srl - sede Cavarzere</t>
+          <t>CORPORIS SANITAS S.A.S di Bettin Stefano &amp; C.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Cavarzere</t>
+          <t>Dolo</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Via Dei Martiri, 65/A 30014 Cavarzere</t>
+          <t>Via Arino 2</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>0426/311231</t>
+          <t>&lt;p&gt;041 458 0452&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Punto di prelievo</t>
-[...2 lines deleted...]
-      <c r="H5" t="inlineStr"/>
+          <t>&lt;p&gt;&lt;span style="mso-spacerun: yes;"&gt; Branche CONVENZIONATE con l'SSN: &lt;/span&gt;Cardiologia,&lt;span style="mso-spacerun: yes;"&gt;  &lt;/span&gt;Dermatologia e Ortopedia.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Branche NON CONVENZIONATE con l'SSN, anche se accreditate 23/02/2024 al 22/02/2027: Endocrinologia, Neurologia, Oculistica, Ostetricia e ginecologia, Otorinolaringoiatria, Urologia, &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>486033</t>
+        </is>
+      </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Studio San Giacomo sas di Baraldo Gigliola e C.</t>
+          <t>Bielo Diagnostica s.r.l.</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Venezia</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Via Saloni, 102 - 30015 Chioggia (VE)</t>
+          <t>SESTIERE SANTA CROCE 499R</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>041/400 006</t>
+          <t>&lt;p&gt;041/2411473&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>69 Radiologia Diagnostica</t>
+          <t>&lt;p&gt;69 - Radiologia diagnostica&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>01/03/2026</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Studio Dentistico Dr. Roberto Oselladore s.r.l.</t>
+          <t>Veneta Clodiense - Mutua Pescatori Società Cooperativa</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Chioggia</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Calle Fattorini 271 - 30015 Chioggia (VE)</t>
+          <t>Rione S.Giacomo, 629 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>041/404124</t>
+          <t>041/400110</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>35 Odontostomatologia</t>
+          <t>56 Medicina fisica e riabilitazione</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Radiologia Diagnostica s.r.l.</t>
+          <t>Synlab Data Medica srl - sede Chioggia</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Fiesso d'Artico</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Via Riviera del Brenta n. 265 - Fiesso D'Artico (VE)</t>
+          <t>Campo Marconi, 24 30015 Chioggia</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>041 410549</t>
+          <t xml:space="preserve">041/5500324 </t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>69 - Radiologia diagnostica</t>
+          <t>03 Medicina di laboratorio (con Punto di prelievo)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Poliambulatorio Vespucci S.r.l.</t>
+          <t>Synlab Data Medica srl - sede Cavarzere</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Cavarzere</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Via A. Vespucci 135/136 - 30015 Chioggia (VE)</t>
+          <t>Via Dei Martiri, 65/A 30014 Cavarzere</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>041/490754</t>
+          <t>0426/311231</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>32 - Neurologia; 52 - Dermosifilopatia; 56 Medicina fisica e riabilitazione</t>
+          <t>Punto di prelievo</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>O.T.I. SERVICES SRL</t>
+          <t>Studio San Giacomo sas di Baraldo Gigliola e C.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Via Delle Macchine, 51/3 - 30175 Venezia Mestre</t>
+          <t>Via Saloni, 102 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>041/5381182</t>
+          <t>041/400 006</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>82 - Anestesia (Ossigenoterapia iperbarica)</t>
+          <t>69 Radiologia Diagnostica</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Laboratorio Munari s.r.l.</t>
+          <t>Studio Dentistico Dr. Roberto Oselladore s.r.l.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Via A. Costa, 19/b - 30172 Mestre Venezia</t>
+          <t>Calle Fattorini 271 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>041/962931</t>
+          <t>041/404124</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>03 - Medicina di Laboratorio (con Punto di Prelievo)</t>
+          <t>35 Odontostomatologia</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Istituzioni Pubbliche di Assistenza Veneziane</t>
+          <t>Radiologia Diagnostica s.r.l.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Fiesso d'Artico</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Via Spalti, 1 - 30174 Venezia Mestre</t>
+          <t>Via Riviera del Brenta n. 265 - Fiesso D'Artico (VE)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>CUP ULSS 3</t>
+          <t>041 410549</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>56 - Medicina fisica e riabilitazione</t>
+          <t>69 - Radiologia diagnostica</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Istituto Piave s.r.l.</t>
+          <t>Poliambulatorio Vespucci S.r.l.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Via Piave 37 - 30171 Venezia Mestre</t>
+          <t>Via A. Vespucci 135/136 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>041/961068</t>
+          <t>&lt;p&gt;041/490754&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>56 - Medicina fisica e riabilitazione limitatamente alle prestazioni di terapia fisica; 69 - Radiologia diagnostica</t>
+          <t>&lt;p&gt;Branche CONVENZIONATE con l'SSN: Endocrinologia, Neurologia; Medicina fisica e riabilitazione.&lt;/p&gt;
+&lt;p&gt;Branche NON CONVENZIONTE con l'SSN: Dermatologia, Chirurgia vascolare, Pneumologia, Radologia Diagnostica.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Gruppo Veneto Diagnostica e Riabilitazione srl</t>
+          <t>O.T.I. SERVICES SRL</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Scorzè</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Via Moglianese 44/E - 30037 Scorzè (VE)</t>
+          <t>Via Delle Macchine, 51/3 - 30175 Venezia Mestre</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>041/5840740</t>
+          <t>041/5381182</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>08 - Cardiologia; 32 - Neurologia; 56 - Medicina Fisica e Riabilitativa</t>
+          <t>82 - Anestesia (Ossigenoterapia iperbarica)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Fondazione Banca degli Occhi del Veneto ETS</t>
+          <t>Laboratorio Munari s.r.l.</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Via Paccagnella, 11 - 30174 Venezia Mestre</t>
+          <t>Via A. Costa, 19/b - 30172 Mestre Venezia</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>041/9656400</t>
+          <t>041/962931</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>34 - Oculistica</t>
+          <t>03 - Medicina di Laboratorio (con Punto di Prelievo)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Fisiosport Terraglio i.s. a r.l.</t>
+          <t>Istituzioni Pubbliche di Assistenza Veneziane</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>via Penello, 5 - 30174 Venezia Mestre</t>
+          <t>Via Spalti, 1 - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>041/5020154</t>
+          <t>CUP ULSS 3</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>56 Medicina fisica e Riabilitazione</t>
+          <t>56 - Medicina fisica e riabilitazione</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
-          <t>01/06/2026</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Fisiopolimedica Riviera s.r.l.</t>
+          <t>Istituto Piave s.r.l.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Mira</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Piazza S. Nicolò, 11/2 - 30034 Mira (VE)</t>
+          <t>Via Piave 37 - 30171 Venezia Mestre</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>041/4265851</t>
+          <t>&lt;p&gt;041/961068&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>56 - Medicina Fisica e Riabilitativa; 08 - Cardiologia; 32 - Neurologia;</t>
+          <t>&lt;p&gt;56 - Medicina fisica e riabilitazione limitatamente alle prestazioni di terapia fisica; 69 - Radiologia diagnostica&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Felsinee s.r.l.</t>
+          <t>Gruppo Veneto Diagnostica e Riabilitazione srl</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Scorzè</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Via Poerio 16 - 30171 Venezia Mestre</t>
+          <t>Via Moglianese 44/E - 30037 Scorzè (VE)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>041/972949</t>
+          <t>&lt;p&gt;041/5840740&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>08 - Cardiologia; 34 - Oculistica; 52 - Dermosifilopatia; 56 - Medicina fisica e riabilitazione</t>
+          <t>&lt;p&gt;08 - Cardiologia; 32 - Neurologia; 56 - Medicina Fisica e Riabilitativa&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Cittadella Socio Sanitaria di Cavarzere S.r.l.</t>
+          <t>Fondazione Banca degli Occhi del Veneto ETS</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Cavarzere</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Via N. Sauro, 32</t>
+          <t>Via Paccagnella, 11 - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 0426/316494</t>
+          <t>041/9656400</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>08 - Cardiologia; 09 Chirurgia generale; 12 Chirurgia plastica; 14 Chirurgia vascolare; 19 Endocrinologia; 32 Neurologia; 34 Oculistica; 36 Ortopedia e traumatologia, 38 Otorinolaringoiatria; 43 Urologia; 52 Dermosifilopatia; 56 Medicina fisica e riabilitazione; 68 Pneumologia; 69 Radiologia diagnostica.</t>
+          <t>34 - Oculistica</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Cerba Health Care Veneto s.r.l. - sede Quarto d'Altino</t>
+          <t>Fisiosport Terraglio i.s. a r.l.</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Quarto d'Altino</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Via Roma, 93/C - 30020 Quarto d'Altino (VE)</t>
+          <t>via Penello, 5 - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>0422/825689</t>
+          <t>&lt;p&gt;041/5020154&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Punto di prelievo</t>
+          <t>&lt;p&gt;Branca CONVENZIONATA con il SSN: 56 Medicina fisica e Riabilitazione.&lt;/p&gt;
+&lt;p&gt;Branche NON CONVENZIONATE con il SSN: Oculistica, Ortopedia.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
+          <t>Fisiopolimedica Riviera s.r.l.</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>3 - Distretto di Mirano - Dolo</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Mira</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Piazza S. Nicolò, 11/2 - 30034 Mira (VE)</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;041/4265851&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Branche CONVENZIONATE con l'SSN: Cardiologia; Medicina Fisica e Riabilitativa;  Neurologia.&lt;/p&gt;
+&lt;p&gt;Branche NON CONVENZIONATE con l'SSN: Dermatologia, Oculistica e Ortopedia; Endocrinologia, Ostetricia e ginecologia, Otorinolaringoiatria, Urologia, Gastroenterologia, Reumatologia.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Felsinee s.r.l.</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>1-2 : Distretto Venezia-Mestre</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Venezia - Mestre</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Via Poerio 16 - 30171 Venezia Mestre</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;041/972949&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Medicina fisica e riabilitazione; Cardiologia.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Cittadella Socio Sanitaria di Cavarzere S.r.l.</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>4 - Distretto di Chioggia</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Cavarzere</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Via N. Sauro, 32</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> 0426/316494</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>08 - Cardiologia; 09 Chirurgia generale; 12 Chirurgia plastica; 14 Chirurgia vascolare; 19 Endocrinologia; 32 Neurologia; 34 Oculistica; 36 Ortopedia e traumatologia, 38 Otorinolaringoiatria; 43 Urologia; 52 Dermosifilopatia; 56 Medicina fisica e riabilitazione; 68 Pneumologia; 69 Radiologia diagnostica.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Cerba Health Care Veneto s.r.l. - sede Quarto d'Altino</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>1-2 : Distretto Venezia-Mestre</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Quarto d'Altino</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Via Roma, 93/C - 30020 Quarto d'Altino (VE)</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>0422/825689</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>Punto di prelievo</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
           <t>Cerba Health Care Veneto s.r.l. - sede Venezia Mestre</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>Viale Garibaldi, 50/C - 30174 Venezia Mestre</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>041/5349372 
 041/5349340</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G21" t="inlineStr">
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
         <is>
           <t>03 - Medicina di Laboratorio (con Punto di prelievo)</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr"/>
-      <c r="I21" t="inlineStr">
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" t="inlineStr">
+    <row r="26">
+      <c r="A26" t="inlineStr">
         <is>
           <t>Centro Tomasini Ongaro s.a.s. di Guarino Rosario &amp; C.</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B26" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <t>Venezia - Lido</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>Viale Santa Maria Elisabetta, 2/c - 30126 Venezia Lido</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>041/5260548</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G22" t="inlineStr">
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
         <is>
           <t>03 - Medicina di laboratorio (con Punto di prelievo); 08 - Cardiologia; 14 - Chirurgia vascolare - angiologia</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr"/>
-      <c r="I22" t="inlineStr">
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" t="inlineStr">
+    <row r="27">
+      <c r="A27" t="inlineStr">
         <is>
           <t>Centro Odontoiatrico Anzoletti srl</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B27" t="inlineStr">
         <is>
           <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C27" t="inlineStr">
         <is>
           <t>Chioggia</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>STRADA MADONNA MARINA 400</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>3664971000 
 041405646</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" t="inlineStr">
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
         <is>
           <t>35 Odontostomatologia</t>
-        </is>
-[...190 lines deleted...]
-          <t>69 - Radiologia diagnostica; 03 - Medicina di Laboratorio</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Bianalisi Veneto s.r.l. - sedi Venezia San Marco 3566/A e 3566/B e Venezia San Marco 5369/A (quest'ultima chiusa il 20/01/2026)</t>
+          <t>Centro di Medicina s.r.l.</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Venezia</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>S. Marco 3566/A e 3566/B - 30124 Venezia</t>
+          <t>Via N. Iotti 4 - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 041/0986224</t>
+          <t>&lt;p&gt;041/5322500&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>69 - Radiologia Diagnostica; Punto di Prelievo; 08 Cardiologia.</t>
+          <t>&lt;p&gt;Branche CONVENZIONATE con il SSN: Cardiologia; Dermosifilopatia; Radiologia diagnostica.&lt;/p&gt;
+&lt;p&gt;Branche NON CONVENZIONATE con il SSN: Neurologia.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Synlab Data Medica srl (ex Analisi Mediche Pavanello s.r.l.) - sede di Mira</t>
+          <t>CEAM Analisi Mediche s.r.l.</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mira</t>
+          <t>Scorzè</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Via Bologna, 5 e 5/A - 30034 Mira (VE)</t>
+          <t>Via Moglianese 44/D - 30037 Scorzè (VE)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>041 4265883</t>
+          <t>041445917</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Punto di prelievo e 69 Radiologia Diagnostica</t>
+          <t>03 - Medicina di Laboratorio (con Punto di prelievo)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Synlab Data Medica srl (ex Analisi Mediche Pavanello s.r.l.) - sede di Dolo</t>
+          <t>Bianalisi Veneto s.r.l. - sede Mestre</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Dolo</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Via G. Garibaldi, 52 - 30031 Dolo (VE)</t>
+          <t>Via Carrer, 232 - 30173 Venezia Mestre</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>041 412436</t>
+          <t>041/5314071</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>03 - Medicina di Laboratorio (con Punto di Prelievo)</t>
+          <t>Punto di Prelievo; 08 Cardiologia</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Synlab Data Medica srl (ex Analisi Mediche Pavanello s.r.l.) - sede Marghera</t>
+          <t>Bianalisi Veneto s.r.l. - sede Quarto d'Altino</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Quarto d'Altino</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Viale A. Paolucci n° 36 - 30175 Venezia Mestre</t>
+          <t>Via Volpato, 2/4 -30020 Quarto d'Altino (VE)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>041/920811</t>
+          <t>&lt;p&gt;0422/824117&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>03 - Medicina di laboratorio (con Punto di Prelievo)</t>
+          <t>&lt;p&gt;69 - Radiologia diagnostica; 03 - Medicina di Laboratorio (SENZA punto prelievo).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>3C Centro Chimico Clinico s.r.l.</t>
+          <t>Bianalisi Veneto s.r.l. - sedi Venezia San Marco 3566/A e 3566/B e Venezia San Marco 5369/A (quest'ultima chiusa il 20/01/2026)</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Martellago</t>
+          <t>Venezia</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Via Manzoni, 9/D - 30030 Maerne di Martellago (VE)</t>
+          <t>S. Marco 3566/A e 3566/B - 30124 Venezia</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>041/994833</t>
+          <t xml:space="preserve"> 041/0986224</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Punto di prelievo</t>
+          <t>69 - Radiologia Diagnostica; Punto di Prelievo; 08 Cardiologia.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>3C Centro Clinico Chimico s.r.l.</t>
+          <t>Synlab Data Medica srl (ex Analisi Mediche Pavanello s.r.l.) - sede di Mira</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Spinea</t>
+          <t>Mira</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Via Roma, 230 - 30038 Spinea (VE)</t>
+          <t>Via Bologna, 5 e 5/A - 30034 Mira (VE)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>041/994833</t>
+          <t>&lt;p&gt;041 4265883&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>03 - Medicina di Laboratorio (con Punto di prelievo); 08 - Cardiologia 36 - Ortopedia e traumatologia 37 - Ostetricia e ginecologia 69 - Radiologia diagnostica</t>
+          <t>&lt;p&gt;Branche CONVENZIONATE con il SSN: Punto di prelievo e 69 Radiologia Diagnostica.&lt;/p&gt;
+&lt;p&gt;Branche NON CONVENZIONATE con  il SSN, anche se accreditate; Cardiologia, Ostetricia e ginecologia, Neurologia, Ortopedia, Urologia, Dermatologia, Gastroenterologia, Geriatria, Malattie dell'apparato respiratorio.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>A.R.C. s.r.l.</t>
+          <t>Synlab Data Medica srl (ex Analisi Mediche Pavanello s.r.l.) - sede di Dolo</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Dolo</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Via Antonio da Mestre, 19 - Via Monte Cervino, 19, Venezia Mestre</t>
+          <t>Via G. Garibaldi, 52 - 30031 Dolo (VE)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>041 959823</t>
+          <t>041 412436</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>03 - Medicina di laboratorio; Punto di prelievo</t>
+          <t>03 - Medicina di Laboratorio (con Punto di Prelievo)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>CORPORIS SANITAS S.A.S di Bettin Stefano &amp; C.</t>
+          <t>Synlab Data Medica srl (ex Analisi Mediche Pavanello s.r.l.) - sede Marghera</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Dolo</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Via Arino 2</t>
+          <t>Viale A. Paolucci n° 36 - 30175 Venezia Mestre</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>041 458 0452</t>
+          <t>041/920811</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>08 Cardiologia, 19 Endocrinologia, 32 Neurologia, 36 Ortopedia e traumatologia, 37 Ostetricia e ginecologia, 38 Otorinolaringoiatria e 52 Dermosifilopatia</t>
-[...6 lines deleted...]
-      </c>
+          <t>03 - Medicina di laboratorio (con Punto di Prelievo)</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
-          <t>01/06/2024</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Venezia San Marco 3566/A e 3566/B</t>
+          <t>3C Centro Chimico Clinico s.r.l.</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Venezia</t>
+          <t>Martellago</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>S. Marco 3566/A e 3566/B - 30124 Venezia</t>
+          <t>Via Manzoni, 9/D - 30030 Maerne di Martellago (VE)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>041/5228173</t>
+          <t>041/994833</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>69 - Radiologia Diagnostica; Punto di Prelievo; 08 Cardiologia.</t>
+          <t>Punto di prelievo</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
-      <c r="I36" t="inlineStr"/>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Cittadella Socio Sanitaria di Cavarzere S.r.l.</t>
+          <t>3C Centro Clinico Chimico s.r.l.</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Cavarzere</t>
+          <t>Spinea</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Via N. Sauro, 32</t>
+          <t>Via Roma, 230 - 30038 Spinea (VE)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve"> 0426/316494</t>
+          <t>&lt;p&gt;041/994833&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>08 - Cardiologia; 09 Chirurgia generale; 12 Chirurgia plastica; 14 Chirurgia vascolare; 19 Endocrinologia; 32 Neurologia; 34 Oculistica; 36 Ortopedia e traumatologia, 38 Otorinolaringoiatria; 43 Urologia; 52 Dermosifilopatia; 56 Medicina fisica e riabilitazione; 68 Pneumologia; 69 Radiologia diagnostica.</t>
+          <t>&lt;p&gt;Medicina di Laboratorio (con Punto di prelievo); Cardiologia; Neurologia; Ortopedia e traumatologia; Ostetricia e ginecologia; Radiologia diagnostica.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
-          <t>01/04/2022</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Gruppo Veneto Diagnostica e Riabilitazione srl</t>
+          <t>A.R.C. s.r.l.</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Scorzè</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Via Moglianese 44/E - 30037 Scorzè (VE)</t>
+          <t>Via Antonio da Mestre, 19 - Via Monte Cervino, 19, Venezia Mestre</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>041/5840740</t>
+          <t>041 959823</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>08 - Cardiologia; 32 - Neurologia; 56 - Medicina Fisica e Riabilitativa</t>
+          <t>03 - Medicina di laboratorio; Punto di prelievo</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
-      <c r="I38" t="inlineStr"/>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Promozione Salute s.r.l.</t>
+          <t>CORPORIS SANITAS S.A.S di Bettin Stefano &amp; C.</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Spinea</t>
+          <t>Dolo</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Via Pozzuoli, 17/D - 30038 Spinea (VE)</t>
+          <t>Via Arino 2</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>041997546 - 0415085352</t>
+          <t>041 458 0452</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>32 - Neurologia</t>
-[...3 lines deleted...]
-      <c r="I39" t="inlineStr"/>
+          <t>08 Cardiologia, 19 Endocrinologia, 32 Neurologia, 36 Ortopedia e traumatologia, 37 Ostetricia e ginecologia, 38 Otorinolaringoiatria e 52 Dermosifilopatia</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>486033</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>24/05/2025</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Fisiopolimedica Riviera s.r.l. (ex Studio Fisioterapico Riviera s.r.l.)</t>
+          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Venezia San Marco 3566/A e 3566/B</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Mira</t>
+          <t>Venezia</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Piazza S. Nicolò, 11/2 - 30034 Mira (VE)</t>
+          <t>S. Marco 3566/A e 3566/B - 30124 Venezia</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>041/4265851</t>
+          <t>041/5228173</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>56 - Medicina Fisica e Riabilitativa; 08 - Cardiologia; 32 - Neurologia;</t>
+          <t>69 - Radiologia Diagnostica; Punto di Prelievo; 08 Cardiologia.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr"/>
       <c r="J40" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Analisi Mediche Pavanello s.r.l. - sede di Mira</t>
+          <t>Cittadella Socio Sanitaria di Cavarzere S.r.l.</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>3 - Distretto di Mirano - Dolo</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mira</t>
+          <t>Cavarzere</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Via Bologna, 5 e 5/A - 30034 Mira (VE)</t>
+          <t>Via N. Sauro, 32</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>041 4265883</t>
+          <t xml:space="preserve"> 0426/316494</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Punto di prelievo e 69 Radiologia Diagnostica</t>
+          <t>08 - Cardiologia; 09 Chirurgia generale; 12 Chirurgia plastica; 14 Chirurgia vascolare; 19 Endocrinologia; 32 Neurologia; 34 Oculistica; 36 Ortopedia e traumatologia, 38 Otorinolaringoiatria; 43 Urologia; 52 Dermosifilopatia; 56 Medicina fisica e riabilitazione; 68 Pneumologia; 69 Radiologia diagnostica.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
-      <c r="I41" t="inlineStr"/>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Analisi Mediche Pavanello s.r.l. - sede di Dolo</t>
+          <t>Gruppo Veneto Diagnostica e Riabilitazione srl</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dolo</t>
+          <t>Scorzè</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Via G. Garibaldi, 52 - 30031 Dolo (VE)</t>
+          <t>Via Moglianese 44/E - 30037 Scorzè (VE)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>041 412436</t>
+          <t>041/5840740</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>03 - Medicina di Laboratorio</t>
+          <t>08 - Cardiologia; 32 - Neurologia; 56 - Medicina Fisica e Riabilitativa</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr"/>
       <c r="J42" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Radiologia Diagnostica s.r.l. (ex Radiologia Diagnostica s.a.s. del Dott. P. Zabeo &amp; C.)</t>
+          <t>Promozione Salute s.r.l.</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Fiesso d'Artico</t>
+          <t>Spinea</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Via Riviera del Brenta n. 265 - Fiesso D'Artico (VE)</t>
+          <t>Via Pozzuoli, 17/D - 30038 Spinea (VE)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>041 410549</t>
+          <t>041997546 - 0415085352</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>69 - Radiologia diagnostica</t>
+          <t>32 - Neurologia</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr"/>
       <c r="J43" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2021</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>3C Centro Chimico Clinico s.r.l.</t>
+          <t>Fisiopolimedica Riviera s.r.l. (ex Studio Fisioterapico Riviera s.r.l.)</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Martellago</t>
+          <t>Mira</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Via Manzoni, 9/D - 30030 Maerne di Martellago (VE)</t>
+          <t>Piazza S. Nicolò, 11/2 - 30034 Mira (VE)</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>041/994833</t>
+          <t>041/4265851</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Punto di prelievo</t>
+          <t>56 - Medicina Fisica e Riabilitativa; 08 - Cardiologia; 32 - Neurologia;</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr"/>
       <c r="J44" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>3C Centro Clinico Chimico s.r.l.</t>
+          <t>Analisi Mediche Pavanello s.r.l. - sede di Mira</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Spinea</t>
+          <t>Mira</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Via Roma, 230 - 30038 Spinea (VE)</t>
+          <t>Via Bologna, 5 e 5/A - 30034 Mira (VE)</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>041/994833</t>
+          <t>041 4265883</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>03 - Medicina di Laboratorio 08 - Cardiologia 36 - Ortopedia e traumatologia 37 - Ostetricia e ginecologia 69 - Radiologia diagnostica</t>
+          <t>Punto di prelievo e 69 Radiologia Diagnostica</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>CEAM Analisi Mediche s.r.l. (ex C.E.A.M. Centro esami analisi mediche di Guzzo Vincenzo &amp; C. s.n.c.)</t>
+          <t>Analisi Mediche Pavanello s.r.l. - sede di Dolo</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Scorzè</t>
+          <t>Dolo</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Via Moglianese 44/D - 30037 Scorzè (VE)</t>
+          <t>Via G. Garibaldi, 52 - 30031 Dolo (VE)</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>041445917</t>
+          <t>041 412436</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>03 - Medicina di Laboratorio</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Synlab Data Medica srl</t>
+          <t>Radiologia Diagnostica s.r.l. (ex Radiologia Diagnostica s.a.s. del Dott. P. Zabeo &amp; C.)</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Cavarzere</t>
+          <t>Fiesso d'Artico</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Via Dei Martiri, 65/A 30014 Cavarzere</t>
+          <t>Via Riviera del Brenta n. 265 - Fiesso D'Artico (VE)</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0426/311231</t>
+          <t>041 410549</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Punto di prelievo</t>
+          <t>69 - Radiologia diagnostica</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Synlab Data Medica srl</t>
+          <t>3C Centro Chimico Clinico s.r.l.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Martellago</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Campo Marconi, 24 30015 Chioggia</t>
+          <t>Via Manzoni, 9/D - 30030 Maerne di Martellago (VE)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">041/5500324 </t>
+          <t>041/994833</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>03 Medicina di laboratorio</t>
+          <t>Punto di prelievo</t>
         </is>
       </c>
       <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
       <c r="J48" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Veneta Clodiense - Mutua Pescatori Società Cooperativa</t>
+          <t>3C Centro Clinico Chimico s.r.l.</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Spinea</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Rione S.Giacomo, 629 - 30015 Chioggia (VE)</t>
+          <t>Via Roma, 230 - 30038 Spinea (VE)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>041/400110</t>
+          <t>041/994833</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>56 Medicina fisica e riabilitazione</t>
+          <t>03 - Medicina di Laboratorio 08 - Cardiologia 36 - Ortopedia e traumatologia 37 - Ostetricia e ginecologia 69 - Radiologia diagnostica</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
       <c r="J49" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Poliambulatorio Vespucci S.r.l.</t>
+          <t>CEAM Analisi Mediche s.r.l. (ex C.E.A.M. Centro esami analisi mediche di Guzzo Vincenzo &amp; C. s.n.c.)</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>4 - Distretto di Chioggia</t>
+          <t>3 - Distretto di Mirano - Dolo</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Scorzè</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Via A. Vespucci 135/136 - 30015 Chioggia (VE)</t>
+          <t>Via Moglianese 44/D - 30037 Scorzè (VE)</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>041/490754</t>
+          <t>041445917</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>32 - Neurologia; 52 - Dermosifilopatia; 56 Medicina fisica e riabilitazione</t>
+          <t>03 - Medicina di Laboratorio</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr"/>
       <c r="J50" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Studio San Giacomo sas di Baraldo Gigliola e C.</t>
+          <t>Synlab Data Medica srl</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Chioggia</t>
+          <t>Cavarzere</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Via Saloni, 102 - 30015 Chioggia (VE)</t>
+          <t>Via Dei Martiri, 65/A 30014 Cavarzere</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>041/400 006</t>
+          <t>0426/311231</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>69 Radiologia Diagnostica</t>
+          <t>Punto di prelievo</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr"/>
       <c r="J51" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Dott. Lucio Vianello (ULTIMO ACCORDO CONTRATTUALE ANNO 2020)</t>
+          <t>Synlab Data Medica srl</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Chioggia</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Via Verona 3/A - 30015 Chioggia (VE)</t>
+          <t>Campo Marconi, 24 30015 Chioggia</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>041/401133</t>
+          <t xml:space="preserve">041/5500324 </t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>35 Odontostomatologia</t>
+          <t>03 Medicina di laboratorio</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr"/>
-      <c r="J52" t="inlineStr"/>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Centro Odontoiatrico Anzoletti srl</t>
+          <t>Veneta Clodiense - Mutua Pescatori Società Cooperativa</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Chioggia</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>STRADA MADONNA MARINA 400</t>
+          <t>Rione S.Giacomo, 629 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>3664971000 
-041405646</t>
+          <t>041/400110</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>35 Odontostomatologia</t>
+          <t>56 Medicina fisica e riabilitazione</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
       <c r="J53" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Studio Dentistico Dr. Roberto Oselladore s.r.l.</t>
+          <t>Poliambulatorio Vespucci S.r.l.</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Chioggia</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Calle Fattorini 271 - 30015 Chioggia (VE)</t>
+          <t>Via A. Vespucci 135/136 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>041/404124</t>
+          <t>041/490754</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>35 Odontostomatologia</t>
+          <t>32 - Neurologia; 52 - Dermosifilopatia; 56 Medicina fisica e riabilitazione</t>
         </is>
       </c>
       <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr"/>
       <c r="J54" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>O.T.I. SERVICES SRL</t>
+          <t>Studio San Giacomo sas di Baraldo Gigliola e C.</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Via Delle Macchine, 51/3 - 30175 Venezia Mestre</t>
+          <t>Via Saloni, 102 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>041/5381182</t>
+          <t>041/400 006</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>82 - Anestesia (Ossigenoterapia iperbarica)</t>
+          <t>69 Radiologia Diagnostica</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
       <c r="J55" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Laboratorio Munari s.r.l.</t>
+          <t>Dott. Lucio Vianello (ULTIMO ACCORDO CONTRATTUALE ANNO 2020)</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Via A. Costa, 19/b - 30172 Mestre Venezia</t>
+          <t>Via Verona 3/A - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>041/962931</t>
+          <t>041/401133</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>03 - Medicina di Laboratorio</t>
+          <t>35 Odontostomatologia</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr"/>
-      <c r="J56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Venezia Santa Croce 505 (sede chiusa il 31/03/2023)</t>
+          <t>Centro Odontoiatrico Anzoletti srl</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Venezia</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Santa Croce 505 - 30135 Venezia</t>
+          <t>STRADA MADONNA MARINA 400</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>041/5287278</t>
+          <t>3664971000 
+041405646</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Punto di Prelievo</t>
+          <t>35 Odontostomatologia</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Venezia San Marco 5369/A</t>
+          <t>Studio Dentistico Dr. Roberto Oselladore s.r.l.</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1-2 : Distretto Venezia-Mestre</t>
+          <t>4 - Distretto di Chioggia</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Venezia</t>
+          <t>Chioggia</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>S. Marco 5369/A - 30124 Venezia</t>
+          <t>Calle Fattorini 271 - 30015 Chioggia (VE)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>041/5228173</t>
+          <t>041/404124</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Punto di prelievo.</t>
+          <t>35 Odontostomatologia</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr"/>
       <c r="J58" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Quarto d'Altino</t>
+          <t>O.T.I. SERVICES SRL</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Quarto d'Altino</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Via Volpato, 2/4 -30020 Quarto d'Altino (VE)</t>
+          <t>Via Delle Macchine, 51/3 - 30175 Venezia Mestre</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>0422/824117</t>
+          <t>041/5381182</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>69 - Radiologia diagnostica; 03 - Medicina di Laboratorio</t>
+          <t>82 - Anestesia (Ossigenoterapia iperbarica)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Mestre</t>
+          <t>Laboratorio Munari s.r.l.</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Via Carrer, 232 - 30173 Venezia Mestre</t>
+          <t>Via A. Costa, 19/b - 30172 Mestre Venezia</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>041/5314071</t>
+          <t>041/962931</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Punto di Prelievo; 08 Cardiologia</t>
+          <t>03 - Medicina di Laboratorio</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr"/>
       <c r="J60" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Istituto Piave s.r.l.</t>
+          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Venezia Santa Croce 505 (sede chiusa il 31/03/2023)</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Venezia</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Via Piave 37 - 30171 Venezia Mestre</t>
+          <t>Santa Croce 505 - 30135 Venezia</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>041/961068</t>
+          <t>041/5287278</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>56 - Medicina fisica e riabilitazione limitatamente alle prestazioni di terapia fisica; 69 - Radiologia diagnostica</t>
+          <t>Punto di Prelievo</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr"/>
       <c r="J61" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/03/2023</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Fondazione Banca degli Occhi del Veneto ETS</t>
+          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Venezia San Marco 5369/A</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Venezia</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Via Paccagnella, 11 - 30174 Venezia Mestre</t>
+          <t>S. Marco 5369/A - 30124 Venezia</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>041/9656400</t>
+          <t>041/5228173</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>34 - Oculistica</t>
+          <t>Punto di prelievo.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr"/>
       <c r="J62" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Cerba Health Care Veneto s.r.l. (ex Lifebrain Veneto s.r.l.) - sede Quarto d'Altino</t>
+          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Quarto d'Altino</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Quarto d'Altino</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Via Roma, 93/C - 30020 Quarto d'Altino (VE)</t>
+          <t>Via Volpato, 2/4 -30020 Quarto d'Altino (VE)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>0422/825689</t>
+          <t>0422/824117</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Punto di prelievo</t>
+          <t>69 - Radiologia diagnostica; 03 - Medicina di Laboratorio</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Cerba Health Care Veneto s.r.l. (ex Lifebrain Veneto s.r.l.) - sede Venezia Mestre</t>
+          <t>Bianalisi Veneto s.r.l. (ex Istituto Sherman s.r.l.) - sede Mestre</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Viale Garibaldi, 50/C - 30174 Venezia Mestre</t>
+          <t>Via Carrer, 232 - 30173 Venezia Mestre</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>041/5349372 
-041/5349340</t>
+          <t>041/5314071</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>03 - Medicina di Laboratorio</t>
+          <t>Punto di Prelievo; 08 Cardiologia</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Fisiosport Terraglio i.s. a r.l.</t>
+          <t>Istituto Piave s.r.l.</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>via Penello, 5 - 30174 Venezia Mestre</t>
+          <t>Via Piave 37 - 30171 Venezia Mestre</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>041/5020154</t>
+          <t>041/961068</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>56 Medicina fisica e Riabilitazione</t>
+          <t>56 - Medicina fisica e riabilitazione limitatamente alle prestazioni di terapia fisica; 69 - Radiologia diagnostica</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Felsinee s.r.l. (ex ESSEPIENNE S.r.l.)</t>
+          <t>Fondazione Banca degli Occhi del Veneto ETS</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Via Poerio 16 - 30171 Venezia Mestre</t>
+          <t>Via Paccagnella, 11 - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>041/972949</t>
+          <t>041/9656400</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>08 - Cardiologia; 34 - Oculistica; 52 - Dermosifilopatia; 56 - Medicina fisica e riabilitazione</t>
+          <t>34 - Oculistica</t>
         </is>
       </c>
       <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr"/>
       <c r="J66" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Dr.ssa Richieri Margherita</t>
+          <t>Cerba Health Care Veneto s.r.l. (ex Lifebrain Veneto s.r.l.) - sede Quarto d'Altino</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Quarto d'Altino</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Via Roma, 93/c - 30020 Quarto D'Altino (Ve)</t>
+          <t>Via Roma, 93/C - 30020 Quarto d'Altino (VE)</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0422/823161</t>
+          <t>0422/825689</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>08 - Cardiologia</t>
+          <t>Punto di prelievo</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr"/>
       <c r="J67" t="inlineStr">
         <is>
-          <t>31/12/2020</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Centro Tomasini Ongaro s.a.s. di Guarino Rosario &amp; C.</t>
+          <t>Cerba Health Care Veneto s.r.l. (ex Lifebrain Veneto s.r.l.) - sede Venezia Mestre</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Venezia - Lido</t>
+          <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Viale Santa Maria Elisabetta, 2/c - 30126 Venezia Lido</t>
+          <t>Viale Garibaldi, 50/C - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>041/5260548</t>
+          <t>041/5349372 
+041/5349340</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>03 - Medicina di laboratorio; 08 - Cardiologia; 14 - Chirurgia vascolare - angiologia</t>
+          <t>03 - Medicina di Laboratorio</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr"/>
       <c r="J68" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Centro di Medicina s.r.l.</t>
+          <t>Fisiosport Terraglio i.s. a r.l.</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Via N. Iotti 4 - 30174 Venezia Mestre</t>
+          <t>via Penello, 5 - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>041/5322500</t>
+          <t>041/5020154</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>08 Cardiologia; 32 Neurologia, 52 - Dermosifilopatia; 69 - Radiologia diagnostica</t>
+          <t>56 Medicina fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr"/>
       <c r="J69" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Istituzioni Pubbliche di Assistenza Veneziane (ex Antica Scuola dei Battuti)</t>
+          <t>Felsinee s.r.l. (ex ESSEPIENNE S.r.l.)</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Via Spalti, 1 - 30174 Venezia Mestre</t>
+          <t>Via Poerio 16 - 30171 Venezia Mestre</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>CUP ULSS 3</t>
+          <t>041/972949</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>56 - Medicina fisica e riabilitazione</t>
+          <t>08 - Cardiologia; 34 - Oculistica; 52 - Dermosifilopatia; 56 - Medicina fisica e riabilitazione</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr"/>
       <c r="J70" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Analisi Mediche Pavanello s.r.l. - sede Marghera</t>
+          <t>Dr.ssa Richieri Margherita</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Quarto d'Altino</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Viale A. Paolucci n° 36 - 30175 Venezia Mestre</t>
+          <t>Via Roma, 93/c - 30020 Quarto D'Altino (Ve)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>041/920811</t>
+          <t>0422/823161</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>03 - Medicina di laboratorio</t>
+          <t>08 - Cardiologia</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
       <c r="J71" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2020</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>A.R.C. s.r.l.</t>
+          <t>Centro Tomasini Ongaro s.a.s. di Guarino Rosario &amp; C.</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Venezia - Mestre</t>
+          <t>Venezia - Lido</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Via Antonio da Mestre, 19 - Via Monte Cervino, 19, Venezia Mestre</t>
+          <t>Viale Santa Maria Elisabetta, 2/c - 30126 Venezia Lido</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>041 959823</t>
+          <t>041/5260548</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>03 - Medicina di laboratorio; Punto di prelievo</t>
-[...6 lines deleted...]
-      </c>
+          <t>03 - Medicina di laboratorio; 08 - Cardiologia; 14 - Chirurgia vascolare - angiologia</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
       <c r="J72" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Ambulatorio Medico Odontoiatrico Dr. Licata s.r.l.</t>
+          <t>Centro di Medicina s.r.l.</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>1-2 : Distretto Venezia-Mestre</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Venezia - Mestre</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>P.zza Mercato, 43</t>
+          <t>Via N. Iotti 4 - 30174 Venezia Mestre</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>041 921887</t>
+          <t>041/5322500</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Assistenza Specialistica Ambulatoriale</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>35 - Odontostomatologia</t>
-[...6 lines deleted...]
-      </c>
+          <t>08 Cardiologia; 32 Neurologia, 52 - Dermosifilopatia; 69 - Radiologia diagnostica</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
       <c r="J73" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Istituzioni Pubbliche di Assistenza Veneziane (ex Antica Scuola dei Battuti)</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>1-2 : Distretto Venezia-Mestre</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Venezia - Mestre</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Via Spalti, 1 - 30174 Venezia Mestre</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>CUP ULSS 3</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>56 - Medicina fisica e riabilitazione</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr"/>
+      <c r="I74" t="inlineStr"/>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Analisi Mediche Pavanello s.r.l. - sede Marghera</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>1-2 : Distretto Venezia-Mestre</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Venezia - Mestre</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Viale A. Paolucci n° 36 - 30175 Venezia Mestre</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>041/920811</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>03 - Medicina di laboratorio</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr"/>
+      <c r="I75" t="inlineStr"/>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>A.R.C. s.r.l.</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>1-2 : Distretto Venezia-Mestre</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Venezia - Mestre</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Via Antonio da Mestre, 19 - Via Monte Cervino, 19, Venezia Mestre</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>041 959823</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>03 - Medicina di laboratorio; Punto di prelievo</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>440801</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr"/>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Ambulatorio Medico Odontoiatrico Dr. Licata s.r.l.</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>1-2 : Distretto Venezia-Mestre</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Venezia - Mestre</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>P.zza Mercato, 43</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>041 921887</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Assistenza Specialistica Ambulatoriale</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>35 - Odontostomatologia</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>440501</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr"/>
+      <c r="J77" t="inlineStr">
         <is>
           <t>30/04/2021</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>