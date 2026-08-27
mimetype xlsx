--- v0 (2026-06-24)
+++ v1 (2026-08-27)
@@ -461,4465 +461,4991 @@
           <t>Curriculum</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Dichiarazione di inconferibilit&amp;agrave;</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ABRIGNANI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>FRANCO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ADAMO</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>MARIAROSA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>AIDONE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ALBERTI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ANNA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ARENA</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>SERENA LUCIA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>BACCI</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>MARIA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>BAIO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>BALDAN</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ANNALISA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>BARBAN</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>MICHELA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>BARBAZZA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>GIANCARLO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BARBU</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>MARIA MIMI</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>BARISON</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>MANUELA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>BASCIU</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>SONIA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>BASEGGIO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>BASTIANELLO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ROBERTO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>BAZZO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>CINZIA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>BELLATO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>LORENA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>BENEDUCE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>BENVEGNU'</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>BERGAMASCO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>MARCO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>BERTO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>MARIAFRANCESCA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>BERTOLIN</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>BERTOLIN</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>MONICA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>BERTOLIN</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>RINO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>BERTOLINO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>CAMILLA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>BETTINI</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ANNA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>BIANCOFIORE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>BISCARO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>CARLA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>BISSON</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>BOESSO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>MARCO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>BOGNOLO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>GABRIELE</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>BONDESAN</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>BONIFACIO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>BONIVENTO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>BORTOLATO</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>CIPRIANO</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>BOSCOLO BOCCA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>BOSCOLO CAPORALE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>NADIA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>BOSCOLO GNOLO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>BOSCOLO TODARO</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>VANIA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>BOSCOLO TODARO</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>BOTTACIN</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>BREGANTIN</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>VALENTINA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>BROLLO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>MARCO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>BRUNELLO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>NADIA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>BULLO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>MICHELA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>BUSOLIN</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>ANGELA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>BUSTREO</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>BUZZULINI</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>TERESA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>CALLARI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>CECILIA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>CALLEGARI</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>CALZAVARA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>CAMPUTARO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>LUCIA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>CAPPELLESSO</t>
+          <t>CAPRI'</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>LUCIANO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CAPRI'</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>CARRARO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CASAMENTO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>CASAMENTO</t>
+          <t>CATTANEO</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CATTANEO</t>
+          <t>CAVALDORO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CAVALDORO</t>
+          <t>CAVARZERAN</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>CAVARZERAN</t>
+          <t>CECCHETTI</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>CECCHETTI</t>
+          <t>CECCHINATO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARIAGRAZIA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>CECCHINATO</t>
+          <t>CENTENARO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>MARIAGRAZIA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>CENTENARO</t>
+          <t>CESTARO</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>CESTARO</t>
+          <t>CHECCHETTO</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANDREINA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>CHIAZZA</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>CHINELLATO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>ILENIA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>CIAMPI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D68" t="inlineStr"/>
+      <c r="E68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>CIGNA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>CLAUS</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>COCCOLUTO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>ANTONIO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>CODATO</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
+      <c r="D72" t="inlineStr"/>
+      <c r="E72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>COLOMBO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr"/>
+      <c r="E73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>COLOMBO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>COMELATO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>COMPARATO</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>MATTEO</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>CONTI</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>LUCA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>CORO'</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>FEDERICA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>DAINESE</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>DALLA COSTA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>TOMMASO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>DANESIN</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>DANIELI</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>MARILENA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>DEGANELLO</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>DE GREGORIO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>MARTINA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>DE MARCHI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>NATASCIA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D85" t="inlineStr"/>
+      <c r="E85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>DE MARCHI</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>NATASCIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D86" t="inlineStr"/>
+      <c r="E86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>DEPPIERI</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>DEPPIERI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>MARTINA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>DESTRI</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>GIORGIO</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D89" t="inlineStr"/>
+      <c r="E89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>DI MAGGIO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>VERONICA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D90" t="inlineStr"/>
+      <c r="E90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>DONADONIBUS</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>MARIA LUISA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D91" t="inlineStr"/>
+      <c r="E91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>DORIA</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>GABRIELE</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D92" t="inlineStr"/>
+      <c r="E92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>DORIA</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>ROBERTO</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>DORIO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>ROBERTA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D94" t="inlineStr"/>
+      <c r="E94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>DUSE</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>ENRICHI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D96" t="inlineStr"/>
+      <c r="E96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>FABBIAN</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D97" t="inlineStr"/>
+      <c r="E97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>FABRIS</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>PIETRO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D98" t="inlineStr"/>
+      <c r="E98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>FALLICA</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D99" t="inlineStr"/>
+      <c r="E99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>FAVARETTO</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>LISA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D100" t="inlineStr"/>
+      <c r="E100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>FAVARETTO</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
+      <c r="D101" t="inlineStr"/>
+      <c r="E101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>FERRARESSO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D102" t="inlineStr"/>
+      <c r="E102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>FERRO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D103" t="inlineStr"/>
+      <c r="E103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>FIOR</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>NICOLA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>FORIERI</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>GIULIETTA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>MARIA ANTONIETTA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>FRIZZARIN</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>ALICE</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>FRONI</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>DANIELA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>FURLANETTO</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>GIORGIA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>GALLO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>GALLO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>CV_GALLO_SILVIA_.pdf</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>GALZIGNATO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>STEFANIA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D112" t="inlineStr"/>
+      <c r="E112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>GARBIN</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>GIULIANA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
+      <c r="D113" t="inlineStr"/>
+      <c r="E113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>GASPARATO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>VALENTINA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>GHEZZO</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>GIORGIA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>GIACOMELLO</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>MATILDE</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>GIORDANO</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>MARIA MADDALENA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>GIUSTO</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D118" t="inlineStr"/>
+      <c r="E118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>GRAMEGNA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>FEDERICA</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>GRASSO</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>CECILIA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D120" t="inlineStr"/>
+      <c r="E120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>GRIFFONI</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>MIRKA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>GRIGOLATO</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>PAOLO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D122" t="inlineStr"/>
+      <c r="E122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>GUARINONI</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>BARBARA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>ISEPPATO</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D124" t="inlineStr"/>
+      <c r="E124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>LANDO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>NICOLA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
+      <c r="D125" t="inlineStr"/>
+      <c r="E125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>LANZI</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>FEDERICA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>DIRIGENTE AREA COMPARTO</t>
         </is>
       </c>
+      <c r="D126" t="inlineStr"/>
+      <c r="E126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>LA TOSA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>SILVANO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D127" t="inlineStr"/>
+      <c r="E127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>LAUDATO</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>LA VERSA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>URSULA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>LAZZARI</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>ENRICO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D130" t="inlineStr"/>
+      <c r="E130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>LOI</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>ROBERTA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D131" t="inlineStr"/>
+      <c r="E131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>MAGUOLO</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>YLENIA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D132" t="inlineStr"/>
+      <c r="E132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>MAIOLO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>CRISTINA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D133" t="inlineStr"/>
+      <c r="E133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>MALFATTI</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>CATERINA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>MANENTE</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>FEDERICA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D135" t="inlineStr"/>
+      <c r="E135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>MANTOVAN</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>SERENA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D136" t="inlineStr"/>
+      <c r="E136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>MARANGON</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>MARANGON</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>MARAZZATO</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D139" t="inlineStr"/>
+      <c r="E139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>MARCHESI</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D140" t="inlineStr"/>
+      <c r="E140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>MARCHIORI</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>SARA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D141" t="inlineStr"/>
+      <c r="E141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>MARINELLO</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D142" t="inlineStr"/>
+      <c r="E142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>MARTINES</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>AGATA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D143" t="inlineStr"/>
+      <c r="E143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>MARTINUZZI</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>NICOLA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D144" t="inlineStr"/>
+      <c r="E144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>MASIERO</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>SERENELLA</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D145" t="inlineStr"/>
+      <c r="E145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>MASIERO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>MARIA PAOLA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D146" t="inlineStr"/>
+      <c r="E146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>MASO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>STEFANIA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D147" t="inlineStr"/>
+      <c r="E147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>MAYER</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>OLGA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D148" t="inlineStr"/>
+      <c r="E148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>MAZZUCCATO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>MARTINA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D149" t="inlineStr"/>
+      <c r="E149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>MEGGIORATO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>MONICA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D150" t="inlineStr"/>
+      <c r="E150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>MEMO</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>MAURO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D151" t="inlineStr"/>
+      <c r="E151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>MEREU</t>
+          <t>MERLO</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>MERIS RITA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr"/>
+      <c r="E152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>MERLO</t>
+          <t>MICHELON</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>MERIS RITA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr"/>
+      <c r="E153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>MICHELON</t>
+          <t>MICHIELI</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr"/>
+      <c r="E154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>MICHIELI</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D155" t="inlineStr"/>
+      <c r="E155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>MIOZZO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D156" t="inlineStr"/>
+      <c r="E156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>MIOZZO</t>
+          <t>MORETTI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr"/>
+      <c r="E157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>MORETTI</t>
+          <t>NARDIN</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>NARDIN</t>
+          <t>NARDO</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D159" t="inlineStr"/>
+      <c r="E159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>NARDO</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>NARDO</t>
+          <t>NATIN</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D161" t="inlineStr"/>
+      <c r="E161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>NATIN</t>
+          <t>NIERO</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D162" t="inlineStr"/>
+      <c r="E162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>NIERO</t>
+          <t>NORDIO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>NORDIO</t>
+          <t>ONGARO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr"/>
+      <c r="E164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>ONGARO</t>
+          <t>ORFINO</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr"/>
+      <c r="E165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>ORFINO</t>
+          <t>ORLANDI</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>FRANCESCA GIOVANNA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr"/>
+      <c r="E166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>ORLANDI</t>
+          <t>PADOAN</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>FRANCESCA GIOVANNA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr"/>
+      <c r="E167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>PADOAN</t>
+          <t>PALMOSI</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D168" t="inlineStr"/>
+      <c r="E168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>PALMOSI</t>
+          <t>PANNETTO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr"/>
+      <c r="E169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>PANNETTO</t>
+          <t>PANTANO</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>IVAN ANDREA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D170" t="inlineStr"/>
+      <c r="E170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>PANTANO</t>
+          <t>PARLATO</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>IVAN ANDREA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D171" t="inlineStr"/>
+      <c r="E171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>PARLATO</t>
+          <t>PASTRELLO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr"/>
+      <c r="E172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>PASTRELLO</t>
+          <t>PATTARELLO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr"/>
+      <c r="E173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>PATTARELLO</t>
+          <t>PEGOLO</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr"/>
+      <c r="E174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>PEGOLO</t>
+          <t>PESCE</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>PESCE</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>PESCE</t>
+          <t>PIANTONI</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D177" t="inlineStr"/>
+      <c r="E177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>PIANTONI</t>
+          <t>PIASENTI</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PIER PAOLO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="E178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>PIASENTI</t>
+          <t>PIAZZALONGA</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>PIER PAOLO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr"/>
+      <c r="E179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>PIAZZALONGA</t>
+          <t>PICCILLO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr"/>
+      <c r="E180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>PICCILLO</t>
+          <t>PISCOPELLO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr"/>
+      <c r="E181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PISCOPELLO</t>
+          <t>PIVETTA</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr"/>
+      <c r="E182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>PIVETTA</t>
+          <t>PIZZEGHELLA</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr"/>
+      <c r="E183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>PIZZEGHELLA</t>
+          <t>PONTICORVO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D184" t="inlineStr"/>
+      <c r="E184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>PONTICORVO</t>
+          <t>POSA</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr"/>
+      <c r="E185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>POSA</t>
+          <t>POVOLATO</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr"/>
+      <c r="E186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>POVOLATO</t>
+          <t>POZZI</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr"/>
+      <c r="E187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>POZZI</t>
+          <t>PRIVITERA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr"/>
+      <c r="E188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>PRIVITERA</t>
+          <t>PROCACCI</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MARIA GABRIELLA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr"/>
+      <c r="E189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>PROCACCI</t>
+          <t>PUGIOTTO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>MARIA GABRIELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D190" t="inlineStr"/>
+      <c r="E190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>PUGIOTTO</t>
+          <t>RAGAZZI</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D191" t="inlineStr"/>
+      <c r="E191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>RAGAZZI</t>
+          <t>RAMPIN</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MANUELE</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr"/>
+      <c r="E192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>RAMPIN</t>
+          <t>RIGATO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>MANUELE</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr"/>
+      <c r="E193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>RIGATO</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D194" t="inlineStr"/>
+      <c r="E194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>ROCCHI</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ZELDA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr"/>
+      <c r="E195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>ROCCHI</t>
+          <t>RODOLFO</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>ZELDA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr"/>
+      <c r="E196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>RODOLFO</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D197" t="inlineStr"/>
+      <c r="E197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>ROSA</t>
+          <t>ROSIN</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr"/>
+      <c r="E198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>ROSIN</t>
+          <t>ROSTEGHIN</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr"/>
+      <c r="E199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>ROSTEGHIN</t>
+          <t>ROSTELLATO</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>AMILCARE</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D200" t="inlineStr"/>
+      <c r="E200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>ROSTELLATO</t>
+          <t>RUFFATO</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>AMILCARE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D201" t="inlineStr"/>
+      <c r="E201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>RUFFATO</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr"/>
+      <c r="E202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>RUFFATO</t>
+          <t>RUGGER</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr"/>
+      <c r="E203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>RUGGER</t>
+          <t>RUVOLETTO</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GIANNINA</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D204" t="inlineStr"/>
+      <c r="E204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>RUVOLETTO</t>
+          <t>SABBADIN</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>GIANNINA</t>
+          <t>VIOLETTA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr"/>
+      <c r="E205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>SABBADIN</t>
+          <t>SACCAROLA</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>VIOLETTA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr"/>
+      <c r="E206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>SACCAROLA</t>
+          <t>SACCOMAN</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D207" t="inlineStr"/>
+      <c r="E207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>SACCOMAN</t>
+          <t>SALVAGNO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D208" t="inlineStr"/>
+      <c r="E208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>SALVAGNO</t>
+          <t>SALVIATO</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LORNA</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr"/>
+      <c r="E209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>SALVIATO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>LORNA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr"/>
+      <c r="E210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>SALVIATO</t>
+          <t>SAMBO</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>FAUSTO</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr"/>
+      <c r="E211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>SAMBO</t>
+          <t>SANAVIA</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>FAUSTO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr"/>
+      <c r="E212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>SANAVIA</t>
+          <t>SANGIANI</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LUIGIA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr"/>
+      <c r="E213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>SANGIANI</t>
+          <t>SCAGGIANTE</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>LUIGIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr"/>
+      <c r="E214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>SCAGGIANTE</t>
+          <t>SCARPA</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D215" t="inlineStr"/>
+      <c r="E215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>SCARPA</t>
+          <t>SENIGAGLIA</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D216" t="inlineStr"/>
+      <c r="E216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>SENIGAGLIA</t>
+          <t>SERAFIN</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr"/>
+      <c r="E217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>SERAFIN</t>
+          <t>SIMIONATO</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr"/>
+      <c r="E218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>SIMIONATO</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D219" t="inlineStr"/>
+      <c r="E219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>SIMIONATO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>GIANFRANCO</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D220" t="inlineStr"/>
+      <c r="E220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>SIMIONATO</t>
+          <t>SPAGNOLO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>GIANFRANCO</t>
+          <t>ORIETTA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr"/>
+      <c r="E221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>SPAGNOLO</t>
+          <t>SQUARCINA</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>ORIETTA</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr"/>
+      <c r="E222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>SQUARCINA</t>
+          <t>STATE</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D223" t="inlineStr"/>
+      <c r="E223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>STATE</t>
+          <t>SULAJ</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>ARDA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr"/>
+      <c r="E224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>SULAJ</t>
+          <t>TARGHETTA</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>ARDA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>TARGHETTA</t>
+          <t>TEMPORIN</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr"/>
+      <c r="E226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>TERZI</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>GIULIA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D227" t="inlineStr"/>
+      <c r="E227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>TIOZZO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>MONICA</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>TOFFOLON</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>FERDINANDO</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>TOMASELLO</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>MONICA</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D230" t="inlineStr"/>
+      <c r="E230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>TOSCANELLI</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D231" t="inlineStr"/>
+      <c r="E231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>TOSO</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D232" t="inlineStr"/>
+      <c r="E232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>TRAPANESE</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>TREVISANATO</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>CATIA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D234" t="inlineStr"/>
+      <c r="E234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>TURCATO</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>VACCARA</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>ILEANA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D236" t="inlineStr"/>
+      <c r="E236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>VALLONE</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>DESIREE</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D237" t="inlineStr"/>
+      <c r="E237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>VANIN</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>FEDERICA</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D238" t="inlineStr"/>
+      <c r="E238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>VANIN</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>MATTIA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D239" t="inlineStr"/>
+      <c r="E239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>VEDOVETTO</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>ALESSIO</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D240" t="inlineStr"/>
+      <c r="E240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>VIANELLO</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>DAMIANO</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D241" t="inlineStr"/>
+      <c r="E241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>VIANELLO</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D242" t="inlineStr"/>
+      <c r="E242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>VIANELLO</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>EMANUELA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D243" t="inlineStr"/>
+      <c r="E243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>VIANELLO</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>DAMIANO</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D244" t="inlineStr"/>
+      <c r="E244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>VIANELLO</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>CINZIA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D245" t="inlineStr"/>
+      <c r="E245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>VIDAL</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>DANIELA</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D246" t="inlineStr"/>
+      <c r="E246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>VISINONI</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D247" t="inlineStr"/>
+      <c r="E247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>ZAINA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>MARTA</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D248" t="inlineStr"/>
+      <c r="E248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>ZAMBERLAN</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D249" t="inlineStr"/>
+      <c r="E249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>ZAMBON</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>DANIELA</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D250" t="inlineStr"/>
+      <c r="E250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>ZAMENGO</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr"/>
+      <c r="E251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>ZAMENGO</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr"/>
+      <c r="E252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>ZANATA</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>NADIA</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D253" t="inlineStr"/>
+      <c r="E253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>ZANATTA</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>MATTEO</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>ZANETTE</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>VERONICA</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D255" t="inlineStr"/>
+      <c r="E255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>ZANGARINI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>ZANIN</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D257" t="inlineStr"/>
+      <c r="E257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>ZENNARO</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>JACOPO</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D258" t="inlineStr"/>
+      <c r="E258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>ZILIO</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>VANIA</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D259" t="inlineStr"/>
+      <c r="E259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>ZORZETTO</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>LORETTA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr"/>
+      <c r="E260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>ZORZETTO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr"/>
+      <c r="E261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>ZOTTARELLI</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>ANDREA</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D262" t="inlineStr"/>
+      <c r="E262" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>