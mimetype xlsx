--- v0 (2026-06-24)
+++ v1 (2026-08-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -472,597 +472,1974 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ALOI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ACCURSO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2026-06-01 00:00:00</t>
         </is>
       </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>CV_ALOI_ACCURSO_LAOCRS59E18D325P_.pdf</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ATTANASI</t>
+          <t>AMADORI</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2026-06-20 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-08-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>BAGGIO</t>
+          <t>ATTANASI</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2026-04-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-06-20 00:00:00</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>BERTIN</t>
+          <t>BAGGIO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-04-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>BIASIN</t>
+          <t>BARTOLOMEI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2026-04-14 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BIBBO'</t>
+          <t>BERTIN</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>MARISA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2026-04-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-05-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>CV_Bertin_Matteo_BRTMTT76B23F241S_.pdf</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>BIGON</t>
+          <t>BIASIN</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>LUCIO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-04-14 00:00:00</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>BROCCA</t>
+          <t>BIBBO'</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-04-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>BUCCIOL</t>
+          <t>BIGON</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2026-06-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>CV_Bigon_Lucio_.pdf</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>DEL SOLE</t>
+          <t>BOLACCHI</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2026-06-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-08-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>D'INCERTI</t>
+          <t>BOSCOLO TODARO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2026-04-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2025-12-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>GIANNOLA</t>
+          <t>BRADARIOLO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2025-02-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-12-31 00:00:00</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>GIORATO</t>
+          <t>BROCCA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>GLORIA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2026-04-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>CV_BROCCA_ROBERTO_cv_europeo_.pdf</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>LEONARDI</t>
+          <t>BRUSCAGNIN</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2023-11-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr"/>
+      <c r="F15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>L'ERARIO</t>
+          <t>BUCCIOL</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-06-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>LUPO</t>
+          <t>CALO'</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>MAURO ANTONIO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2026-06-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-12-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>MACCAGLIA</t>
+          <t>CAPITANIO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>MARIA GIULIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2026-05-18 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-09-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>MUSOLINO</t>
+          <t>CAROLI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2025-04-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-08-11 00:00:00</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr"/>
+      <c r="F19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>PARISI</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2026-05-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-12-23 00:00:00</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>PETTA</t>
+          <t>CASSON</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>SALVINO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2026-06-22 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2026-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>ROSETTI</t>
+          <t>CAVALLARIN</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2025-10-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-11-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>SALVADOR</t>
+          <t>CERRI</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">SANITARIO Dirigenza Medica
 </t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2026-06-08 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>SANTAMARIA</t>
+          <t>CIAMPALINI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2026-05-16 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2023-12-30 00:00:00</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
+      <c r="F24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>SCARPA</t>
+          <t>COSTANTINI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANITARIO Dirigenza Medica
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
 </t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2026-04-01 00:00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>2024-05-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr"/>
+      <c r="F25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
+          <t>DE BONI</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>2026-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr"/>
+      <c r="F26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>DEL SOLE</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>ANNAMARIA</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>2026-06-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>C_V__DEL_SOLE_ANNAMARIA_.pdf</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>D'INCERTI</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>LUCIA</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>2026-04-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>CV_DIncerti_Lucia_19feb19_.pdf</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>DUGO</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>MAURO</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>2025-12-31 00:00:00</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>ELIA</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>MARIANNA</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>2025-09-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr"/>
+      <c r="F30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>FAEDO</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>GIULIANO</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>2024-11-13 00:00:00</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr"/>
+      <c r="F31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>FITTA'</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>CLAUDIO</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>2024-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>FORESTAN</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>2026-07-29 00:00:00</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr"/>
+      <c r="F33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>FORMILAN</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>MARINO</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>2024-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr"/>
+      <c r="F34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>GARGIULO</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>BRUNO</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr"/>
+      <c r="F35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>GASTALDO</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>ERNESTO</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>2025-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>GESSONI</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>GIANLUCA</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>2025-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr"/>
+      <c r="F37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>GIACOMINI</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>ANNA</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>2024-12-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>GIADA</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>FRANCO</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>2023-12-31 00:00:00</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr"/>
+      <c r="F39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>GIORATO</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>GLORIA</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>2026-04-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>LAZZARI</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>2026-02-19 00:00:00</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>LEONARDI</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>LUCIA</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza non Medica
+</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>cv_leonardi_lucia_.pdf</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>L'ERARIO</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>2026-05-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>CV_L_Erario_.pdf</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>LONGO</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>ANTONIO</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>2025-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr"/>
+      <c r="F44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>LUPO</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>ANTONIO</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>CV_Lupo_Antonio_.PDF</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>MACCAGLIA</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>MARIA GIULIA</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>2026-05-18 00:00:00</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr"/>
+      <c r="F46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>MARCATO</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>MARISA</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>2025-02-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr"/>
+      <c r="F47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>MASATO</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>MAELA</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>2024-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>MERENDA</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>2026-02-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr"/>
+      <c r="F49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>MITI</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>2024-01-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr"/>
+      <c r="F50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>MONDIN</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>ANNA-MARIA</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>MORACE</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>GIOVANNI BATTISTA</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>2025-08-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>MORANDI</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>PAOLO</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>2025-05-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>MORELLI</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>ERIKA        *</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>2023-11-27 00:00:00</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr"/>
+      <c r="F54" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>NOVENTA</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>VANIA</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>2025-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>PANI</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>2025-08-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr"/>
+      <c r="F56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>PARISI</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>ROBERTO</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>2026-07-07 00:00:00</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>CV_PARISI_STEFANO_CurriculumParisiFEAzienda_.pdf</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>PERIN</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>NICOLA</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>2026-07-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>PETTA</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>DANIELE</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>2026-06-22 00:00:00</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr"/>
+      <c r="F59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>RECORDARE</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>ALFONSO</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>2024-09-02 00:00:00</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr"/>
+      <c r="F60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>RISTORI</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>2024-07-02 00:00:00</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr"/>
+      <c r="F61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>RIVA</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>LAURA MARIA</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>2025-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr"/>
+      <c r="F62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>SALVADOR</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>2026-06-08 00:00:00</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
+      <c r="F63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>SALVETTI</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>MICHELE</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>2025-03-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr"/>
+      <c r="F64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>SALVIATO</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>CINZIA</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>2024-10-07 00:00:00</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr"/>
+      <c r="F65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>SAMPOGNARO</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>ERIKA</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>2024-05-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr"/>
+      <c r="F66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>SANCETTA</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>ROSARIA</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>2025-12-31 00:00:00</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr"/>
+      <c r="F67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>SANESE</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>GABRIELLA</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>2026-02-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr"/>
+      <c r="F68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>SANTAMARIA</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>2026-05-16 00:00:00</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr"/>
+      <c r="F69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>SCARPA</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>ALESSANDRO</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>CV_SCARPA_ALESSANDRO_curriculum_vitae_2018_.pdf</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>SCEVOLA</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>MORENO</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>2025-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr"/>
+      <c r="F71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>SEREN</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>PIERMARCO</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>2025-10-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr"/>
+      <c r="F72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>TAVOLATO</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>MARCO</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>2023-09-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr"/>
+      <c r="F73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
           <t>TEDESCO</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B74" t="inlineStr">
         <is>
           <t>MASSIMO</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D26" t="inlineStr">
+      <c r="C74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>2026-04-01 00:00:00</t>
         </is>
       </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>CV_TEDESCO_MASSIMO_TDSMSM59C24L736T_.pdf</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>VIO</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>PIERO</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>2024-12-31 00:00:00</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>ZAMBON</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>CRISTIANO</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>2026-07-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>ZAMBON_CRISTIANO_CV_.pdf</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>ZANON</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>CATERINA</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANITARIO Dirigenza Medica
+</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>2026-08-01 00:00:00</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr"/>
+      <c r="F77" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>